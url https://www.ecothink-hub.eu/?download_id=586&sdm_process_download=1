--- v0 (2026-04-24)
+++ v1 (2026-06-25)
@@ -92,51 +92,51 @@
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251680768" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="52324CAA" wp14:editId="6EB40433">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251680768" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="52324CAA" wp14:editId="3285549D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>3356960</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-151480</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2584529" cy="693683"/>
             <wp:effectExtent l="0" t="0" r="6350" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1246198838" name="Picture 38"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12" cstate="print">
@@ -366,86 +366,86 @@
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7540625" cy="5312410"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="50285457" w14:textId="77777777" w:rsidR="005017D6" w:rsidRDefault="005017D6" w:rsidP="005017D6">
                             <w:pPr>
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="363873F5" w14:textId="508512DC" w:rsidR="005017D6" w:rsidRPr="00114F43" w:rsidRDefault="005017D6" w:rsidP="005017D6">
                             <w:pPr>
-                              <w:pStyle w:val="Title"/>
+                              <w:pStyle w:val="KonuBal"/>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:caps w:val="0"/>
                                 <w:sz w:val="96"/>
                                 <w:szCs w:val="96"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="005017D6">
                               <w:rPr>
                                 <w:caps w:val="0"/>
                                 <w:sz w:val="96"/>
                                 <w:szCs w:val="96"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Oblikovanje </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:caps w:val="0"/>
                                 <w:sz w:val="96"/>
                                 <w:szCs w:val="96"/>
                               </w:rPr>
                               <w:br/>
                             </w:r>
                             <w:r w:rsidRPr="005017D6">
                               <w:rPr>
                                 <w:caps w:val="0"/>
                                 <w:sz w:val="96"/>
                                 <w:szCs w:val="96"/>
                               </w:rPr>
                               <w:t>za trajnost</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="2EC55C7D" w14:textId="02BC5BA8" w:rsidR="005017D6" w:rsidRPr="00324C61" w:rsidRDefault="005017D6" w:rsidP="005017D6">
                             <w:pPr>
-                              <w:pStyle w:val="Subtitle"/>
+                              <w:pStyle w:val="Altyaz"/>
                             </w:pPr>
                             <w:r w:rsidRPr="005017D6">
                               <w:t xml:space="preserve">Praktični delovni listi za </w:t>
                             </w:r>
                             <w:r>
                               <w:br/>
                             </w:r>
                             <w:r w:rsidRPr="005017D6">
                               <w:t>oblikovanje trajnostnih izdelkov in procesov</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="647A031F" w14:textId="77777777" w:rsidR="005017D6" w:rsidRDefault="005017D6" w:rsidP="005017D6"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
@@ -648,125 +648,170 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="4807EB5B" w14:textId="77777777" w:rsidR="005017D6" w:rsidRDefault="005017D6" w:rsidP="005017D6">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="72DCEABB" w14:textId="77777777" w:rsidR="005017D6" w:rsidRPr="00324C61" w:rsidRDefault="005017D6" w:rsidP="005017D6">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B73FCB1" w14:textId="224183D3" w:rsidR="005017D6" w:rsidRPr="005017D6" w:rsidRDefault="005017D6" w:rsidP="005017D6">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005017D6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>P</w:t>
-[...6 lines deleted...]
-        <w:t>artnerjev</w:t>
+        <w:t>Partnerjev</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CA5E8CF" w14:textId="6C4C054B" w:rsidR="005017D6" w:rsidRPr="00324C61" w:rsidRDefault="005017D6" w:rsidP="005017D6">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00324C61">
         <w:t>ACEEU GmbH (Germany)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33E13F3E" w14:textId="77777777" w:rsidR="005017D6" w:rsidRPr="00324C61" w:rsidRDefault="005017D6" w:rsidP="005017D6">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00324C61">
         <w:t>LEVILO (Austria)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6343F2AE" w14:textId="77777777" w:rsidR="005017D6" w:rsidRPr="00324C61" w:rsidRDefault="005017D6" w:rsidP="005017D6">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00324C61">
         <w:t>MIITR – International Institute for the Implementation of Sustainable Development (Slovenia)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40C1F027" w14:textId="77777777" w:rsidR="005017D6" w:rsidRPr="00324C61" w:rsidRDefault="005017D6" w:rsidP="005017D6">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B26D411" w14:textId="77777777" w:rsidR="005017D6" w:rsidRPr="00324C61" w:rsidRDefault="005017D6" w:rsidP="005017D6">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4BA29074" w14:textId="77777777" w:rsidR="005017D6" w:rsidRPr="00F567B1" w:rsidRDefault="005017D6" w:rsidP="005017D6">
+    <w:p w14:paraId="4BA29074" w14:textId="77777777" w:rsidR="005017D6" w:rsidRDefault="005017D6" w:rsidP="005017D6">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F567B1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Maribor, 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="368C8AC8" w14:textId="77777777" w:rsidR="005017D6" w:rsidRDefault="005017D6" w:rsidP="005017D6"/>
+    <w:p w14:paraId="2746EAC5" w14:textId="77777777" w:rsidR="00551650" w:rsidRPr="00F567B1" w:rsidRDefault="00551650" w:rsidP="005017D6">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="368C8AC8" w14:textId="69A47E46" w:rsidR="005017D6" w:rsidRDefault="00551650" w:rsidP="005017D6">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="668D2D60" wp14:editId="36C3118B">
+            <wp:extent cx="1227411" cy="429442"/>
+            <wp:effectExtent l="0" t="0" r="0" b="8890"/>
+            <wp:docPr id="1632314681" name="Picture 2"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1632314681" name="Picture 1632314681"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId20" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1227411" cy="429442"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="48B4EFED" w14:textId="77777777" w:rsidR="005017D6" w:rsidRDefault="005017D6" w:rsidP="005017D6"/>
     <w:p w14:paraId="606525B2" w14:textId="77777777" w:rsidR="005017D6" w:rsidRDefault="005017D6" w:rsidP="005017D6"/>
     <w:p w14:paraId="23640C43" w14:textId="77777777" w:rsidR="005017D6" w:rsidRDefault="005017D6" w:rsidP="005017D6"/>
     <w:p w14:paraId="50371DB6" w14:textId="77777777" w:rsidR="005017D6" w:rsidRDefault="005017D6" w:rsidP="005017D6"/>
     <w:p w14:paraId="6D7BB1DF" w14:textId="77777777" w:rsidR="005017D6" w:rsidRDefault="005017D6" w:rsidP="005017D6"/>
     <w:p w14:paraId="3D63A149" w14:textId="77777777" w:rsidR="005017D6" w:rsidRDefault="005017D6" w:rsidP="005017D6"/>
-    <w:p w14:paraId="322F4F4D" w14:textId="77777777" w:rsidR="005017D6" w:rsidRDefault="005017D6" w:rsidP="005017D6"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="55CF509A" w14:textId="77777777" w:rsidR="005017D6" w:rsidRDefault="005017D6" w:rsidP="005017D6"/>
     <w:p w14:paraId="0D5405CE" w14:textId="77777777" w:rsidR="005017D6" w:rsidRDefault="005017D6" w:rsidP="005017D6"/>
+    <w:p w14:paraId="7788CA19" w14:textId="77777777" w:rsidR="00AF32A6" w:rsidRDefault="00AF32A6" w:rsidP="005017D6"/>
+    <w:p w14:paraId="79074B29" w14:textId="77777777" w:rsidR="00AF32A6" w:rsidRDefault="00AF32A6" w:rsidP="005017D6"/>
+    <w:p w14:paraId="26E9816A" w14:textId="77777777" w:rsidR="00AF32A6" w:rsidRDefault="00AF32A6" w:rsidP="005017D6"/>
     <w:p w14:paraId="6B6F6BDA" w14:textId="77777777" w:rsidR="005017D6" w:rsidRDefault="005017D6" w:rsidP="005017D6"/>
     <w:p w14:paraId="2C8976FE" w14:textId="77777777" w:rsidR="005017D6" w:rsidRDefault="005017D6" w:rsidP="005017D6"/>
     <w:p w14:paraId="30A6BE39" w14:textId="77777777" w:rsidR="005017D6" w:rsidRPr="00324C61" w:rsidRDefault="005017D6" w:rsidP="005017D6">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2D6010CB" wp14:editId="59710613">
             <wp:extent cx="2696210" cy="567055"/>
             <wp:effectExtent l="0" t="0" r="8890" b="4445"/>
             <wp:docPr id="1216407288" name="Picture 39" descr="Inforegio - Download centre for visual elements"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3" descr="Inforegio - Download centre for visual elements"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
@@ -780,117 +825,117 @@
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2696210" cy="567055"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A761008" w14:textId="23F76308" w:rsidR="00006A8B" w:rsidRPr="00324C61" w:rsidRDefault="005017D6" w:rsidP="00006A8B">
+    <w:p w14:paraId="4A761008" w14:textId="4662065F" w:rsidR="00006A8B" w:rsidRPr="00324C61" w:rsidRDefault="00AF32A6" w:rsidP="00006A8B">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005017D6">
-        <w:t>Ta projekt je prejel podporo Evropske komisije v okviru programa Erasmus+. Izražena mnenja in pogledi so izključno mnenja in pogledi Evropske unije in ne predstavljajo uradnega stališča Evropske unije. Evropska unija in Evropska komisija ne odgovarjata zanje.</w:t>
+      <w:r w:rsidRPr="00AF32A6">
+        <w:t>Financirano s strani Evropske unije. Izražena stališča in mnenja so zgolj stališča in mnenja avtorja(-ev) in ni nujno, da odražajo stališča in mnenja Evropske unije ali Evropske izvajalske agencije za izobraževanje in kulturo (EACEA). Zanje ne moreta biti odgovorna niti Evropska unija niti EACEA.</w:t>
       </w:r>
       <w:r w:rsidR="00006A8B" w:rsidRPr="00324C61">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E51DFD2" w14:textId="74819AFB" w:rsidR="00006A8B" w:rsidRDefault="00006A8B" w:rsidP="0027647F">
       <w:pPr>
         <w:pStyle w:val="Content"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc210328740"/>
       <w:bookmarkStart w:id="1" w:name="_Toc224894066"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Vsebina</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="6B8BE936" w14:textId="1BCFC0D8" w:rsidR="001152B7" w:rsidRDefault="00006A8B">
       <w:pPr>
-        <w:pStyle w:val="TOC1"/>
+        <w:pStyle w:val="T1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-4" \h \z \u </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc224894066" w:history="1">
         <w:r w:rsidR="001152B7" w:rsidRPr="00E23EF7">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Kpr"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Vsebina</w:t>
         </w:r>
         <w:r w:rsidR="001152B7">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="001152B7">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="001152B7">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224894066 \h </w:instrText>
         </w:r>
@@ -903,68 +948,68 @@
         <w:r w:rsidR="001152B7">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="001152B7">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="001152B7">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="717EADE8" w14:textId="264C708A" w:rsidR="001152B7" w:rsidRDefault="001152B7">
       <w:pPr>
-        <w:pStyle w:val="TOC1"/>
+        <w:pStyle w:val="T1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224894067" w:history="1">
         <w:r w:rsidRPr="00E23EF7">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Kpr"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Zahvala</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224894067 \h </w:instrText>
         </w:r>
@@ -977,68 +1022,68 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="23E29B3D" w14:textId="7DC2A3CB" w:rsidR="001152B7" w:rsidRDefault="001152B7">
       <w:pPr>
-        <w:pStyle w:val="TOC1"/>
+        <w:pStyle w:val="T1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224894068" w:history="1">
         <w:r w:rsidRPr="00E23EF7">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Kpr"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Avtorji in uredniki</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224894068 \h </w:instrText>
         </w:r>
@@ -1051,68 +1096,68 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="476A33AC" w14:textId="79A02EFC" w:rsidR="001152B7" w:rsidRDefault="001152B7">
       <w:pPr>
-        <w:pStyle w:val="TOC1"/>
+        <w:pStyle w:val="T1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224894069" w:history="1">
         <w:r w:rsidRPr="00E23EF7">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Kpr"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Delovni list 1: Oblikovanje projektne skupine in načrtovanje projekta trajnosti</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224894069 \h </w:instrText>
         </w:r>
@@ -1125,68 +1170,68 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="504D3662" w14:textId="1513516F" w:rsidR="001152B7" w:rsidRDefault="001152B7">
       <w:pPr>
-        <w:pStyle w:val="TOC1"/>
+        <w:pStyle w:val="T1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224894070" w:history="1">
         <w:r w:rsidRPr="00E23EF7">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Kpr"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Delovni listi 2: Motivativni dejavniki načrtovanja za trajnost in določanje ciljev projekta</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224894070 \h </w:instrText>
         </w:r>
@@ -1199,68 +1244,68 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3D2C32D5" w14:textId="0D382659" w:rsidR="001152B7" w:rsidRDefault="001152B7">
       <w:pPr>
-        <w:pStyle w:val="TOC2"/>
+        <w:pStyle w:val="T2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224894071" w:history="1">
         <w:r w:rsidRPr="00E23EF7">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Kpr"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Delovni list 2.1: SWOT analiza za podjetje</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224894071 \h </w:instrText>
         </w:r>
@@ -1273,68 +1318,68 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="63A6D810" w14:textId="7F09DE27" w:rsidR="001152B7" w:rsidRDefault="001152B7">
       <w:pPr>
-        <w:pStyle w:val="TOC2"/>
+        <w:pStyle w:val="T2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224894072" w:history="1">
         <w:r w:rsidRPr="00E23EF7">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Kpr"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Delovni listi 2.2: Raziskovanje motivacijskih dejavnikov načrtovanja trajnosti</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224894072 \h </w:instrText>
         </w:r>
@@ -1347,68 +1392,68 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="12BBD0FB" w14:textId="67C56787" w:rsidR="001152B7" w:rsidRDefault="001152B7">
       <w:pPr>
-        <w:pStyle w:val="TOC2"/>
+        <w:pStyle w:val="T2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224894073" w:history="1">
         <w:r w:rsidRPr="00E23EF7">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Kpr"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Delovni listi 2.3: Določanje ciljev projekta načrtovanja trajnosti</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224894073 \h </w:instrText>
         </w:r>
@@ -1421,68 +1466,68 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4A4CE7A1" w14:textId="7352C34F" w:rsidR="001152B7" w:rsidRDefault="001152B7">
       <w:pPr>
-        <w:pStyle w:val="TOC1"/>
+        <w:pStyle w:val="T1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224894074" w:history="1">
         <w:r w:rsidRPr="00E23EF7">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Kpr"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Delovni listi 3: Izbor izdelkov</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224894074 \h </w:instrText>
         </w:r>
@@ -1495,68 +1540,68 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="035ED90B" w14:textId="436A456E" w:rsidR="001152B7" w:rsidRDefault="001152B7">
       <w:pPr>
-        <w:pStyle w:val="TOC2"/>
+        <w:pStyle w:val="T2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224894075" w:history="1">
         <w:r w:rsidRPr="00E23EF7">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Kpr"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Delovni listi 3.1: Vprašalnik za oceno izbire izdelka</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224894075 \h </w:instrText>
         </w:r>
@@ -1569,68 +1614,68 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="68B92E65" w14:textId="2D7F3BE5" w:rsidR="001152B7" w:rsidRDefault="001152B7">
       <w:pPr>
-        <w:pStyle w:val="TOC2"/>
+        <w:pStyle w:val="T2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224894076" w:history="1">
         <w:r w:rsidRPr="00E23EF7">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Kpr"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Delovni listi 3.2: Priprava dokumentacije o izdelku</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224894076 \h </w:instrText>
         </w:r>
@@ -1643,68 +1688,68 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2335C9C3" w14:textId="289F4FBA" w:rsidR="001152B7" w:rsidRDefault="001152B7">
       <w:pPr>
-        <w:pStyle w:val="TOC2"/>
+        <w:pStyle w:val="T2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224894077" w:history="1">
         <w:r w:rsidRPr="00E23EF7">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Kpr"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Delovni listi 3.3: Opis konteksta uporabe</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224894077 \h </w:instrText>
         </w:r>
@@ -1717,68 +1762,68 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6189F4FC" w14:textId="73B81880" w:rsidR="001152B7" w:rsidRDefault="001152B7">
       <w:pPr>
-        <w:pStyle w:val="TOC1"/>
+        <w:pStyle w:val="T1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224894078" w:history="1">
         <w:r w:rsidRPr="00E23EF7">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Kpr"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Delovni listi 4: Določanje okoljskih vidikov izdelka</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224894078 \h </w:instrText>
         </w:r>
@@ -1791,68 +1836,68 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>18</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="04885BC4" w14:textId="68995F87" w:rsidR="001152B7" w:rsidRDefault="001152B7">
       <w:pPr>
-        <w:pStyle w:val="TOC2"/>
+        <w:pStyle w:val="T2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224894079" w:history="1">
         <w:r w:rsidRPr="00E23EF7">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Kpr"/>
             <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Delovni listi 4.1: Izberite orodje za analizo vpliva na okolje</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224894079 \h </w:instrText>
@@ -1866,76 +1911,76 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>18</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7E35171C" w14:textId="1FDB5B2F" w:rsidR="001152B7" w:rsidRDefault="001152B7">
       <w:pPr>
-        <w:pStyle w:val="TOC2"/>
+        <w:pStyle w:val="T2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224894080" w:history="1">
         <w:r w:rsidRPr="00E23EF7">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Kpr"/>
             <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Delovni listi</w:t>
         </w:r>
         <w:r w:rsidRPr="00E23EF7">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Kpr"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve"> 4.2: Opredelite namen in obseg analize vpliva na okolje</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224894080 \h </w:instrText>
         </w:r>
@@ -1948,76 +1993,76 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>18</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="55C4941E" w14:textId="3C8C0DA2" w:rsidR="001152B7" w:rsidRDefault="001152B7">
       <w:pPr>
-        <w:pStyle w:val="TOC2"/>
+        <w:pStyle w:val="T2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224894081" w:history="1">
         <w:r w:rsidRPr="00E23EF7">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Kpr"/>
             <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.3 Delovni listi</w:t>
         </w:r>
         <w:r w:rsidRPr="00E23EF7">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Kpr"/>
             <w:noProof/>
           </w:rPr>
           <w:t>: Opredelitev funkcionalne enote</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224894081 \h </w:instrText>
         </w:r>
@@ -2030,76 +2075,76 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>20</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="717321FB" w14:textId="1C18B6CE" w:rsidR="001152B7" w:rsidRDefault="001152B7">
       <w:pPr>
-        <w:pStyle w:val="TOC2"/>
+        <w:pStyle w:val="T2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224894082" w:history="1">
         <w:r w:rsidRPr="00E23EF7">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Kpr"/>
             <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Delovni listi</w:t>
         </w:r>
         <w:r w:rsidRPr="00E23EF7">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Kpr"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve"> 4.4: Opredelite življenjski cikel</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224894082 \h </w:instrText>
         </w:r>
@@ -2112,91 +2157,91 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>21</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="68EB8747" w14:textId="0A3DF4A7" w:rsidR="001152B7" w:rsidRDefault="001152B7">
       <w:pPr>
-        <w:pStyle w:val="TOC2"/>
+        <w:pStyle w:val="T2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224894083" w:history="1">
         <w:r w:rsidRPr="00E23EF7">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Kpr"/>
             <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">Delovni </w:t>
         </w:r>
         <w:r w:rsidRPr="00E23EF7">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Kpr"/>
             <w:noProof/>
           </w:rPr>
           <w:t>list</w:t>
         </w:r>
         <w:r w:rsidRPr="00E23EF7">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Kpr"/>
             <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>i</w:t>
         </w:r>
         <w:r w:rsidRPr="00E23EF7">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Kpr"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve"> 4.5: Inventar (inventar materialnih tokov posameznih procesov v življenjskem ciklu)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224894083 \h </w:instrText>
         </w:r>
@@ -2209,76 +2254,76 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>22</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2EB19A9E" w14:textId="62EC9CFA" w:rsidR="001152B7" w:rsidRDefault="001152B7">
       <w:pPr>
-        <w:pStyle w:val="TOC2"/>
+        <w:pStyle w:val="T2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224894084" w:history="1">
         <w:r w:rsidRPr="00E23EF7">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Kpr"/>
             <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Delovni listi</w:t>
         </w:r>
         <w:r w:rsidRPr="00E23EF7">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Kpr"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve"> 4.6: Ocena vplivov na okolje</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224894084 \h </w:instrText>
         </w:r>
@@ -2291,68 +2336,68 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>22</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6E85617C" w14:textId="35F751C5" w:rsidR="001152B7" w:rsidRDefault="001152B7">
       <w:pPr>
-        <w:pStyle w:val="TOC3"/>
+        <w:pStyle w:val="T3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224894085" w:history="1">
         <w:r w:rsidRPr="00E23EF7">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Kpr"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Ocena vplivov na okolje z razvrstitvijo ugotovljenih vplivov na okolje v matriko MECO</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224894085 \h </w:instrText>
         </w:r>
@@ -2365,68 +2410,68 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>22</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0DF9B3D5" w14:textId="288B03F9" w:rsidR="001152B7" w:rsidRDefault="001152B7">
       <w:pPr>
-        <w:pStyle w:val="TOC1"/>
+        <w:pStyle w:val="T1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224894086" w:history="1">
         <w:r w:rsidRPr="00E23EF7">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Kpr"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Delovni listi 5: Analiza stroškov življenjskega cikla izdelka</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224894086 \h </w:instrText>
         </w:r>
@@ -2439,68 +2484,68 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>25</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3F74A781" w14:textId="1E96F890" w:rsidR="001152B7" w:rsidRDefault="001152B7">
       <w:pPr>
-        <w:pStyle w:val="TOC1"/>
+        <w:pStyle w:val="T1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224894087" w:history="1">
         <w:r w:rsidRPr="00E23EF7">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Kpr"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Delovni listi 6: Razvoj strategije in priprava načrta za trajnostno načrtovanje</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224894087 \h </w:instrText>
         </w:r>
@@ -2513,68 +2558,68 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>27</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="794AD162" w14:textId="1352E5CF" w:rsidR="001152B7" w:rsidRDefault="001152B7">
       <w:pPr>
-        <w:pStyle w:val="TOC2"/>
+        <w:pStyle w:val="T2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224894088" w:history="1">
         <w:r w:rsidRPr="00E23EF7">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Kpr"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Delovni listi 6.1: Razvoj strategije načrtovanja trajnosti</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224894088 \h </w:instrText>
         </w:r>
@@ -2587,68 +2632,68 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>27</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="464F8E6B" w14:textId="34E37C77" w:rsidR="001152B7" w:rsidRDefault="001152B7">
       <w:pPr>
-        <w:pStyle w:val="TOC2"/>
+        <w:pStyle w:val="T2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224894089" w:history="1">
         <w:r w:rsidRPr="00E23EF7">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Kpr"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Delovni listi 6.2: Priprava poročila o načrtovanju trajnosti</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224894089 \h </w:instrText>
         </w:r>
@@ -2661,68 +2706,68 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>27</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="75177569" w14:textId="7DBC9136" w:rsidR="001152B7" w:rsidRDefault="001152B7">
       <w:pPr>
-        <w:pStyle w:val="TOC1"/>
+        <w:pStyle w:val="T1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224894090" w:history="1">
         <w:r w:rsidRPr="00E23EF7">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Kpr"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Delovni listi 7: Ideje za izboljšanje izdelka</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224894090 \h </w:instrText>
         </w:r>
@@ -2735,68 +2780,68 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>32</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2000357B" w14:textId="31D643FC" w:rsidR="001152B7" w:rsidRDefault="001152B7">
       <w:pPr>
-        <w:pStyle w:val="TOC1"/>
+        <w:pStyle w:val="T1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224894091" w:history="1">
         <w:r w:rsidRPr="00E23EF7">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Kpr"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Delovni listi 8: Razvoj in ocena koncepta izdelka</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224894091 \h </w:instrText>
         </w:r>
@@ -2809,68 +2854,68 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>36</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="43107EBC" w14:textId="4E222444" w:rsidR="001152B7" w:rsidRDefault="001152B7">
       <w:pPr>
-        <w:pStyle w:val="TOC1"/>
+        <w:pStyle w:val="T1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224894092" w:history="1">
         <w:r w:rsidRPr="00E23EF7">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Kpr"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Delovni listi 9: Podrobni razvoj izdelka, priprava proizvodnje in uvedba na trg</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224894092 \h </w:instrText>
         </w:r>
@@ -2883,68 +2928,68 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>37</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6ADABDF9" w14:textId="46983517" w:rsidR="001152B7" w:rsidRDefault="001152B7">
       <w:pPr>
-        <w:pStyle w:val="TOC1"/>
+        <w:pStyle w:val="T1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224894093" w:history="1">
         <w:r w:rsidRPr="00E23EF7">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Kpr"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Delovni listi 10: Ocena izdelka in načrtovanje projekta za trajnost</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224894093 \h </w:instrText>
         </w:r>
@@ -2957,68 +3002,68 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>38</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="64B6E4D4" w14:textId="3537CE53" w:rsidR="001152B7" w:rsidRDefault="001152B7">
       <w:pPr>
-        <w:pStyle w:val="TOC2"/>
+        <w:pStyle w:val="T2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224894094" w:history="1">
         <w:r w:rsidRPr="00E23EF7">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Kpr"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Delovni listi 10.1: Ocena projekta načrtovanja za trajnost</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224894094 \h </w:instrText>
         </w:r>
@@ -3031,68 +3076,68 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>38</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="57757E18" w14:textId="61EE4724" w:rsidR="001152B7" w:rsidRDefault="001152B7">
       <w:pPr>
-        <w:pStyle w:val="TOC2"/>
+        <w:pStyle w:val="T2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224894095" w:history="1">
         <w:r w:rsidRPr="00E23EF7">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Kpr"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Delovni listi 10.2: Ocena zasnove trajnostnega izdelka</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224894095 \h </w:instrText>
         </w:r>
@@ -3105,68 +3150,68 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>40</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="517339D5" w14:textId="7233F81C" w:rsidR="001152B7" w:rsidRDefault="001152B7">
       <w:pPr>
-        <w:pStyle w:val="TOC1"/>
+        <w:pStyle w:val="T1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224894096" w:history="1">
         <w:r w:rsidRPr="00E23EF7">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Kpr"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Delovni list 11: Akcijski načrt za nadaljnje dejavnosti načrtovanja trajnosti</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224894096 \h </w:instrText>
         </w:r>
@@ -3179,68 +3224,68 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>42</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4C7E756C" w14:textId="0FC8A9E6" w:rsidR="001152B7" w:rsidRDefault="001152B7">
       <w:pPr>
-        <w:pStyle w:val="TOC2"/>
+        <w:pStyle w:val="T2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224894097" w:history="1">
         <w:r w:rsidRPr="00E23EF7">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Kpr"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Seznam za preverjanje sistema okoljskega upravljanja in načrtovanja trajnosti</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224894097 \h </w:instrText>
         </w:r>
@@ -3276,103 +3321,101 @@
     <w:p w14:paraId="41443EC0" w14:textId="2A6B904B" w:rsidR="00006A8B" w:rsidRPr="00324C61" w:rsidRDefault="00006A8B" w:rsidP="00006A8B">
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="72283446" w14:textId="77777777" w:rsidR="00006A8B" w:rsidRPr="00324C61" w:rsidRDefault="00006A8B" w:rsidP="00006A8B">
       <w:r w:rsidRPr="00324C61">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F88CA0B" w14:textId="77777777" w:rsidR="00006A8B" w:rsidRPr="00324C61" w:rsidRDefault="00006A8B" w:rsidP="0027647F">
       <w:pPr>
         <w:pStyle w:val="Content"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc210328742"/>
       <w:bookmarkStart w:id="3" w:name="_Toc224894067"/>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00324C61">
         <w:lastRenderedPageBreak/>
         <w:t>Zahvala</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="0DBBB16F" w14:textId="456C10E8" w:rsidR="00006A8B" w:rsidRPr="00324C61" w:rsidRDefault="00D3145D" w:rsidP="00006A8B">
       <w:r>
         <w:t xml:space="preserve">Te praktične delovne liste za oblikovanje trajnostnih izdelkov in procesov so bile </w:t>
       </w:r>
       <w:r w:rsidR="00006A8B" w:rsidRPr="00324C61">
         <w:t>razvite v okviru projekta ECOThink (KA210-VET-B934985F), ki ga sofinancira program Erasmus+ Evropske unije. Zahvaljujemo se vsem partnerjem, izobraževalcem in udeležencem, ki so sodelovali pri dejavnostih projekta.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7492B3F5" w14:textId="77777777" w:rsidR="00006A8B" w:rsidRPr="00324C61" w:rsidRDefault="00006A8B" w:rsidP="00006A8B">
       <w:r w:rsidRPr="00324C61">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B0EA688" w14:textId="77777777" w:rsidR="00006A8B" w:rsidRPr="00324C61" w:rsidRDefault="00006A8B" w:rsidP="0027647F">
       <w:pPr>
         <w:pStyle w:val="Content"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc210328743"/>
       <w:bookmarkStart w:id="5" w:name="_Toc224894068"/>
       <w:r w:rsidRPr="00324C61">
         <w:lastRenderedPageBreak/>
         <w:t>Avtorji in uredniki</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="3C1771DE" w14:textId="77777777" w:rsidR="00006A8B" w:rsidRPr="00324C61" w:rsidRDefault="00006A8B" w:rsidP="00006A8B"/>
     <w:p w14:paraId="6A782FE8" w14:textId="77777777" w:rsidR="00006A8B" w:rsidRPr="00324C61" w:rsidRDefault="00006A8B" w:rsidP="00006A8B">
       <w:r w:rsidRPr="00324C61">
         <w:t>Damjan Krajnc (glavni avtor in urednik, MIITR</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FD2C474" w14:textId="77777777" w:rsidR="00006A8B" w:rsidRPr="00324C61" w:rsidRDefault="00006A8B" w:rsidP="00006A8B">
       <w:r w:rsidRPr="00324C61">
         <w:t>S prispevki partnerjev projekta ECOThink Erasmus+:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73C76291" w14:textId="77777777" w:rsidR="00006A8B" w:rsidRPr="00324C61" w:rsidRDefault="00006A8B" w:rsidP="00006A8B"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="TabloKlavuzu"/>
         <w:tblW w:w="8931" w:type="dxa"/>
         <w:tblInd w:w="-142" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3686"/>
         <w:gridCol w:w="5245"/>
       </w:tblGrid>
       <w:tr w:rsidR="00006A8B" w14:paraId="4A570B9F" w14:textId="77777777" w:rsidTr="00301954">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="431D3901" w14:textId="7B4CE2CF" w:rsidR="00006A8B" w:rsidRPr="00452469" w:rsidRDefault="00006A8B" w:rsidP="00301954">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Raleway Black" w:hAnsi="Raleway Black"/>
@@ -3387,66 +3430,66 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>ACEEU</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5320BD98" w14:textId="77777777" w:rsidR="00006A8B" w:rsidRPr="00324C61" w:rsidRDefault="00006A8B" w:rsidP="00301954">
             <w:r w:rsidRPr="00324C61">
               <w:t>(Nemčija)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A164F14" w14:textId="77777777" w:rsidR="00006A8B" w:rsidRDefault="00006A8B" w:rsidP="00301954"/>
           <w:p w14:paraId="34E48A75" w14:textId="77777777" w:rsidR="00006A8B" w:rsidRDefault="00006A8B" w:rsidP="00301954"/>
           <w:p w14:paraId="3EA07C53" w14:textId="77777777" w:rsidR="00006A8B" w:rsidRDefault="00006A8B" w:rsidP="00301954"/>
           <w:p w14:paraId="2DCE637B" w14:textId="77777777" w:rsidR="00006A8B" w:rsidRDefault="00006A8B" w:rsidP="00301954"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="61CB2BAA" w14:textId="77777777" w:rsidR="00006A8B" w:rsidRDefault="00006A8B" w:rsidP="00301954">
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="58E7C0C1" wp14:editId="46807737">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="58E7C0C1" wp14:editId="13AB6D1B">
                   <wp:extent cx="3020011" cy="613464"/>
                   <wp:effectExtent l="0" t="0" r="9525" b="0"/>
                   <wp:docPr id="1859264241" name="Picture 36" descr="A blue letter on a black background&#10;&#10;AI-generated content may be incorrect."/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1859264241" name="Picture 36" descr="A blue letter on a black background&#10;&#10;AI-generated content may be incorrect."/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId20" cstate="print">
+                          <a:blip r:embed="rId21" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3110904" cy="631927"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
@@ -3563,51 +3606,51 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">R </w:t>
             </w:r>
             <w:r w:rsidRPr="00324C61">
               <w:t xml:space="preserve">– Mednarodni inštitut za izvajanje trajnostnega razvoja </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="716A26A4" w14:textId="77777777" w:rsidR="00006A8B" w:rsidRPr="00324C61" w:rsidRDefault="00006A8B" w:rsidP="00301954">
             <w:r w:rsidRPr="00324C61">
               <w:t>(Slovenija)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1059466F" w14:textId="77777777" w:rsidR="00006A8B" w:rsidRDefault="00006A8B" w:rsidP="00301954"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4BEFD6AE" w14:textId="77777777" w:rsidR="00006A8B" w:rsidRDefault="00006A8B" w:rsidP="00301954">
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6891B7D6" wp14:editId="2A20C709">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6891B7D6" wp14:editId="399B3E22">
                   <wp:extent cx="2234407" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="2133672394" name="Picture 35" descr="A logo with white letters&#10;&#10;AI-generated content may be incorrect."/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="2133672394" name="Picture 35" descr="A logo with white letters&#10;&#10;AI-generated content may be incorrect."/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId15" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
@@ -3616,107 +3659,107 @@
                             <a:off x="0" y="0"/>
                             <a:ext cx="2240820" cy="1146281"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1CE6DE48" w14:textId="77777777" w:rsidR="00006A8B" w:rsidRPr="00324C61" w:rsidRDefault="00006A8B" w:rsidP="00006A8B"/>
     <w:p w14:paraId="5FEA29B3" w14:textId="77777777" w:rsidR="00006A8B" w:rsidRPr="00324C61" w:rsidRDefault="00006A8B" w:rsidP="00006A8B">
       <w:r w:rsidRPr="00324C61">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11AE0E" w14:textId="007EFCC7" w:rsidR="00E34D5A" w:rsidRPr="0027647F" w:rsidRDefault="0096746D" w:rsidP="0027647F">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Balk1"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc206262334"/>
       <w:bookmarkStart w:id="7" w:name="_Toc210328744"/>
       <w:bookmarkStart w:id="8" w:name="_Toc224894069"/>
       <w:r w:rsidRPr="0027647F">
         <w:lastRenderedPageBreak/>
         <w:t>Delovni list 1: Oblikovanje projektne skupine in načrtovanje projekta trajnosti</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="5C11AE0F" w14:textId="22B40F73" w:rsidR="002E6300" w:rsidRDefault="00A56750" w:rsidP="002D2391">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t xml:space="preserve">V spodnjo tabelo vpišite, kateri </w:t>
       </w:r>
       <w:r w:rsidR="002E6300" w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">oddelki in </w:t>
       </w:r>
       <w:r w:rsidR="002E6300" w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t xml:space="preserve">zaposleni v podjetju </w:t>
       </w:r>
       <w:r w:rsidR="002E6300" w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">bodo </w:t>
       </w:r>
       <w:r w:rsidR="002E6300" w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t xml:space="preserve">vključeni v projektno skupino za načrtovanje trajnosti. Katera bo </w:t>
       </w:r>
       <w:r w:rsidR="002E6300" w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">konkretna vloga posameznika </w:t>
       </w:r>
       <w:r w:rsidR="002E6300" w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t>v skupini</w:t>
       </w:r>
       <w:r w:rsidR="002E6300" w:rsidRPr="00213EA9">
         <w:t>? V katerih korakih načrtovanja trajnosti bo ta oseba sodelovala?</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="ListTable3-Accent3"/>
+        <w:tblStyle w:val="ListeTablo3-Vurgu3"/>
         <w:tblW w:w="9776" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="385"/>
         <w:gridCol w:w="1575"/>
         <w:gridCol w:w="1859"/>
         <w:gridCol w:w="2768"/>
         <w:gridCol w:w="3189"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A56750" w:rsidRPr="00213EA9" w14:paraId="5C11AE15" w14:textId="77777777" w:rsidTr="00444FB1">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="385" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AE10" w14:textId="77777777" w:rsidR="00A56750" w:rsidRPr="00213EA9" w:rsidRDefault="00A56750" w:rsidP="002D2391"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
           </w:tcPr>
@@ -4077,98 +4120,98 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2768" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AE37" w14:textId="77777777" w:rsidR="00A56750" w:rsidRPr="00213EA9" w:rsidRDefault="00A56750" w:rsidP="002D2391">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3189" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AE38" w14:textId="77777777" w:rsidR="00A56750" w:rsidRPr="00213EA9" w:rsidRDefault="00A56750" w:rsidP="002D2391">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C11AE3A" w14:textId="36A9BA37" w:rsidR="00ED3963" w:rsidRPr="00213EA9" w:rsidRDefault="00B545FE" w:rsidP="002D2391">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t>Bi bilo koristno vključiti ali najeti zunanje strokovnjake ali zainteresirane strani v projekt ali projektno skupino</w:t>
       </w:r>
       <w:r w:rsidR="00ED3963" w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">? </w:t>
       </w:r>
       <w:r w:rsidR="00ED3963" w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t>Če da</w:t>
       </w:r>
       <w:r w:rsidR="00ED3963" w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">, katere vrste </w:t>
       </w:r>
       <w:r w:rsidR="00ED3963" w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t xml:space="preserve">strokovnjakov ali zainteresiranih strani boste vključili </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t xml:space="preserve">in kakšna </w:t>
       </w:r>
       <w:r w:rsidR="00ED3963" w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t xml:space="preserve">bo </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t>njihova vloga</w:t>
       </w:r>
       <w:r w:rsidR="00ED3963" w:rsidRPr="00213EA9">
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="LightList-Accent3"/>
+        <w:tblStyle w:val="AkListe-Vurgu3"/>
         <w:tblW w:w="9771" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="2977"/>
         <w:gridCol w:w="1795"/>
         <w:gridCol w:w="4574"/>
       </w:tblGrid>
       <w:tr w:rsidR="00ED3963" w:rsidRPr="00213EA9" w14:paraId="5C11AE3F" w14:textId="77777777" w:rsidTr="00444FB1">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AE3B" w14:textId="77777777" w:rsidR="00ED3963" w:rsidRPr="00213EA9" w:rsidRDefault="00ED3963" w:rsidP="002D2391"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AE3C" w14:textId="77777777" w:rsidR="00ED3963" w:rsidRPr="00213EA9" w:rsidRDefault="00ED3963" w:rsidP="002D2391">
@@ -4323,68 +4366,68 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1795" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AE4C" w14:textId="77777777" w:rsidR="00ED3963" w:rsidRPr="00213EA9" w:rsidRDefault="00ED3963" w:rsidP="002D2391">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4574" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AE4D" w14:textId="77777777" w:rsidR="00ED3963" w:rsidRPr="00213EA9" w:rsidRDefault="00ED3963" w:rsidP="002D2391">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C11AE4F" w14:textId="0F6DB626" w:rsidR="00CF0523" w:rsidRPr="00213EA9" w:rsidRDefault="00B545FE" w:rsidP="002D2391">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t>Bi bilo koristno v projekt vključiti študente (lokalnih) univerz</w:t>
       </w:r>
       <w:r w:rsidR="00EA2E64" w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="LightList-Accent3"/>
+        <w:tblStyle w:val="AkListe-Vurgu3"/>
         <w:tblW w:w="9771" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="2977"/>
         <w:gridCol w:w="1795"/>
         <w:gridCol w:w="4574"/>
       </w:tblGrid>
       <w:tr w:rsidR="007E77E3" w:rsidRPr="00213EA9" w14:paraId="5C11AE54" w14:textId="77777777" w:rsidTr="00444FB1">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AE50" w14:textId="77777777" w:rsidR="007E77E3" w:rsidRPr="00213EA9" w:rsidRDefault="007E77E3" w:rsidP="002D2391"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AE51" w14:textId="77777777" w:rsidR="007E77E3" w:rsidRPr="00213EA9" w:rsidRDefault="007E77E3" w:rsidP="002D2391">
@@ -4539,316 +4582,316 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1795" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AE61" w14:textId="77777777" w:rsidR="007E77E3" w:rsidRPr="00213EA9" w:rsidRDefault="007E77E3" w:rsidP="002D2391">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4574" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AE62" w14:textId="77777777" w:rsidR="007E77E3" w:rsidRPr="00213EA9" w:rsidRDefault="007E77E3" w:rsidP="002D2391">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C11AE64" w14:textId="0106465C" w:rsidR="007E77E3" w:rsidRPr="00213EA9" w:rsidRDefault="007E77E3" w:rsidP="002D2391">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t xml:space="preserve">Pripravite časovni načrt projekta in </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">se dogovorite o pogostosti </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t>sestankov ekipe za načrtovanje trajnosti.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="LightList-Accent3"/>
+        <w:tblStyle w:val="AkListe-Vurgu3"/>
         <w:tblW w:w="9771" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9771"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C002EB" w:rsidRPr="00213EA9" w14:paraId="5C11AE66" w14:textId="77777777" w:rsidTr="00444FB1">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9771" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AE65" w14:textId="77777777" w:rsidR="00C002EB" w:rsidRPr="00213EA9" w:rsidRDefault="00C002EB" w:rsidP="002D2391"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C002EB" w:rsidRPr="00213EA9" w14:paraId="5C11AE68" w14:textId="77777777" w:rsidTr="006812A3">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="380"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9771" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AE67" w14:textId="77777777" w:rsidR="00C002EB" w:rsidRPr="00213EA9" w:rsidRDefault="00C002EB" w:rsidP="002D2391"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C11AE69" w14:textId="096D06C7" w:rsidR="00CF0523" w:rsidRPr="00213EA9" w:rsidRDefault="009E58D2" w:rsidP="002D2391">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t>Premislite, kako bo ekipa komunicirala med seboj</w:t>
       </w:r>
       <w:r w:rsidR="00B545FE" w:rsidRPr="00213EA9">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="LightList-Accent3"/>
+        <w:tblStyle w:val="AkListe-Vurgu3"/>
         <w:tblW w:w="9771" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9771"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C002EB" w:rsidRPr="00213EA9" w14:paraId="5C11AE6B" w14:textId="77777777" w:rsidTr="00444FB1">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9771" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AE6A" w14:textId="77777777" w:rsidR="00C002EB" w:rsidRPr="00213EA9" w:rsidRDefault="00C002EB" w:rsidP="002D2391"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C002EB" w:rsidRPr="00213EA9" w14:paraId="5C11AE6D" w14:textId="77777777" w:rsidTr="006812A3">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="442"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9771" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AE6C" w14:textId="77777777" w:rsidR="00C002EB" w:rsidRPr="00213EA9" w:rsidRDefault="00C002EB" w:rsidP="002D2391"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C11AE6E" w14:textId="7F5A223A" w:rsidR="009E58D2" w:rsidRPr="00213EA9" w:rsidRDefault="009E58D2" w:rsidP="002D2391">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t>Kako bo ekipa komunicirala z drugimi oddelki podjetja?</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="LightList-Accent3"/>
+        <w:tblStyle w:val="AkListe-Vurgu3"/>
         <w:tblW w:w="9771" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9771"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C002EB" w:rsidRPr="00213EA9" w14:paraId="5C11AE70" w14:textId="77777777" w:rsidTr="00444FB1">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9771" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AE6F" w14:textId="77777777" w:rsidR="00C002EB" w:rsidRPr="00213EA9" w:rsidRDefault="00C002EB" w:rsidP="002D2391"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C002EB" w:rsidRPr="00213EA9" w14:paraId="5C11AE72" w14:textId="77777777" w:rsidTr="006812A3">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="446"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9771" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AE71" w14:textId="77777777" w:rsidR="00C002EB" w:rsidRPr="00213EA9" w:rsidRDefault="00C002EB" w:rsidP="002D2391"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C11AE74" w14:textId="00C212A5" w:rsidR="00037DFC" w:rsidRPr="00213EA9" w:rsidRDefault="0096746D" w:rsidP="0027647F">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Balk1"/>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc206262335"/>
       <w:bookmarkStart w:id="10" w:name="_Toc210328745"/>
       <w:bookmarkStart w:id="11" w:name="_Toc224894070"/>
       <w:r w:rsidRPr="00213EA9">
         <w:lastRenderedPageBreak/>
         <w:t>Delovni listi 2: Motivativni dejavniki načrtovanja za trajnost in določanje ciljev projekta</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="22A90D5E" w14:textId="77777777" w:rsidR="00C41E58" w:rsidRPr="00213EA9" w:rsidRDefault="00C41E58" w:rsidP="002D2391"/>
     <w:p w14:paraId="5C11AE75" w14:textId="77777777" w:rsidR="00037DFC" w:rsidRPr="00F05797" w:rsidRDefault="0096746D" w:rsidP="00F05797">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Balk2"/>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc224894071"/>
       <w:r w:rsidRPr="00F05797">
         <w:t>Delovni list 2.1: SWOT analiza za podjetje</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="5C11AE76" w14:textId="120F85D4" w:rsidR="006F593B" w:rsidRPr="00213EA9" w:rsidRDefault="006F593B" w:rsidP="002D2391">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t>Poskusite opredeliti notranje in zunanje razmere v podjetju in izpolnite SWOT matriko.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11AE77" w14:textId="1ECA13A4" w:rsidR="009F63E7" w:rsidRPr="00213EA9" w:rsidRDefault="006F593B" w:rsidP="002D2391">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">Uporabite vse štiri kvadrante SWOT matrike za analizo </w:t>
       </w:r>
       <w:r w:rsidR="00B545FE" w:rsidRPr="00213EA9">
         <w:t>trenutnega stanja</w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B545FE" w:rsidRPr="00213EA9">
         <w:t>podjetja</w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">. Naredite seznam vseh prednosti in slabosti, ki obstajajo zdaj. Nato naredite seznam vseh možnosti, ki obstajajo v prihodnosti. Priložnosti so potencialne prihodnje prednosti. Nazadnje naredite seznam vseh groženj. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11AE78" w14:textId="77777777" w:rsidR="009F63E7" w:rsidRPr="00213EA9" w:rsidRDefault="009F63E7" w:rsidP="002D2391">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t>Prednosti je</w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve"> treba </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t>ohraniti in izboljšati.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11AE79" w14:textId="77777777" w:rsidR="009F63E7" w:rsidRPr="00213EA9" w:rsidRDefault="009F63E7" w:rsidP="002D2391">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t>Slabosti je treba odpraviti ali ustaviti.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11AE7A" w14:textId="77777777" w:rsidR="009F63E7" w:rsidRPr="00213EA9" w:rsidRDefault="009F63E7" w:rsidP="002D2391">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t>Priložnosti je treba razvrstiti po pomembnosti in optimizirati.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11AE7B" w14:textId="0B718E23" w:rsidR="009F63E7" w:rsidRPr="00213EA9" w:rsidRDefault="009F63E7" w:rsidP="002D2391">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t>Nevarnosti je treba omejiti ali zmanjšati.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="LightList-Accent3"/>
+        <w:tblStyle w:val="AkListe-Vurgu3"/>
         <w:tblW w:w="8822" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4536"/>
         <w:gridCol w:w="4516"/>
       </w:tblGrid>
       <w:tr w:rsidR="006F593B" w:rsidRPr="00213EA9" w14:paraId="5C11AE7D" w14:textId="77777777" w:rsidTr="00F05797">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="8822" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AE7C" w14:textId="77777777" w:rsidR="006F593B" w:rsidRPr="00213EA9" w:rsidRDefault="006F593B" w:rsidP="002D2391">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
@@ -4864,262 +4907,262 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006F593B" w:rsidRPr="00213EA9" w14:paraId="5C11AE8A" w14:textId="77777777" w:rsidTr="00F05797">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4248" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AE7E" w14:textId="77777777" w:rsidR="006F593B" w:rsidRPr="00213EA9" w:rsidRDefault="006F593B" w:rsidP="004219E5">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00213EA9">
               <w:t>Prednosti</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C11AE7F" w14:textId="77777777" w:rsidR="006F593B" w:rsidRPr="00213EA9" w:rsidRDefault="006F593B" w:rsidP="004219E5">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="ListeParagraf"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00213EA9">
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>...</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C11AE80" w14:textId="77777777" w:rsidR="006F593B" w:rsidRPr="00213EA9" w:rsidRDefault="006F593B" w:rsidP="004219E5">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="ListeParagraf"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00213EA9">
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>...</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C11AE81" w14:textId="77777777" w:rsidR="006F593B" w:rsidRPr="00213EA9" w:rsidRDefault="006F593B" w:rsidP="004219E5">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="ListeParagraf"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00213EA9">
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>...</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C11AE82" w14:textId="77777777" w:rsidR="006F593B" w:rsidRPr="00213EA9" w:rsidRDefault="006F593B" w:rsidP="004219E5">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="ListeParagraf"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00213EA9">
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>...</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C11AE83" w14:textId="77777777" w:rsidR="006F593B" w:rsidRPr="00213EA9" w:rsidRDefault="006F593B" w:rsidP="004219E5">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="ListeParagraf"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00213EA9">
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>...</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4574" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AE84" w14:textId="77777777" w:rsidR="006F593B" w:rsidRPr="00213EA9" w:rsidRDefault="006F593B" w:rsidP="004219E5">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00213EA9">
               <w:t>Slabosti</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C11AE85" w14:textId="77777777" w:rsidR="006F593B" w:rsidRPr="00213EA9" w:rsidRDefault="006F593B" w:rsidP="004219E5">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="ListeParagraf"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:jc w:val="left"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00213EA9">
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>...</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C11AE86" w14:textId="77777777" w:rsidR="006F593B" w:rsidRPr="00213EA9" w:rsidRDefault="006F593B" w:rsidP="004219E5">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="ListeParagraf"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:jc w:val="left"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00213EA9">
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>...</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C11AE87" w14:textId="77777777" w:rsidR="006F593B" w:rsidRPr="00213EA9" w:rsidRDefault="006F593B" w:rsidP="004219E5">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="ListeParagraf"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:jc w:val="left"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00213EA9">
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>...</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C11AE88" w14:textId="77777777" w:rsidR="006F593B" w:rsidRPr="00213EA9" w:rsidRDefault="006F593B" w:rsidP="004219E5">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="ListeParagraf"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:jc w:val="left"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00213EA9">
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>...</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C11AE89" w14:textId="77777777" w:rsidR="006F593B" w:rsidRPr="00213EA9" w:rsidRDefault="006F593B" w:rsidP="004219E5">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="ListeParagraf"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:jc w:val="left"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00213EA9">
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>...</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F05797" w:rsidRPr="00F05797" w14:paraId="5C11AE8C" w14:textId="77777777" w:rsidTr="00F05797">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
@@ -5148,277 +5191,277 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006F593B" w:rsidRPr="00213EA9" w14:paraId="5C11AE99" w14:textId="77777777" w:rsidTr="00F05797">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4248" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AE8D" w14:textId="77777777" w:rsidR="006F593B" w:rsidRPr="00213EA9" w:rsidRDefault="006F593B" w:rsidP="002D2391">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00213EA9">
               <w:t>Priložnosti</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C11AE8E" w14:textId="77777777" w:rsidR="006F593B" w:rsidRPr="00213EA9" w:rsidRDefault="006F593B" w:rsidP="002D2391">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="ListeParagraf"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00213EA9">
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>...</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C11AE8F" w14:textId="77777777" w:rsidR="006F593B" w:rsidRPr="00213EA9" w:rsidRDefault="006F593B" w:rsidP="002D2391">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="ListeParagraf"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00213EA9">
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>...</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C11AE90" w14:textId="77777777" w:rsidR="006F593B" w:rsidRPr="00213EA9" w:rsidRDefault="006F593B" w:rsidP="002D2391">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="ListeParagraf"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00213EA9">
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>...</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C11AE91" w14:textId="77777777" w:rsidR="006F593B" w:rsidRPr="00213EA9" w:rsidRDefault="006F593B" w:rsidP="002D2391">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="ListeParagraf"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00213EA9">
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>...</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C11AE92" w14:textId="77777777" w:rsidR="006F593B" w:rsidRPr="00213EA9" w:rsidRDefault="006F593B" w:rsidP="002D2391">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="ListeParagraf"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00213EA9">
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>...</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4574" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AE93" w14:textId="77777777" w:rsidR="006F593B" w:rsidRPr="00213EA9" w:rsidRDefault="006F593B" w:rsidP="002D2391">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00213EA9">
               <w:t>Nevarnost</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C11AE94" w14:textId="77777777" w:rsidR="006F593B" w:rsidRPr="00213EA9" w:rsidRDefault="006F593B" w:rsidP="002D2391">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="ListeParagraf"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00213EA9">
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>...</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C11AE95" w14:textId="77777777" w:rsidR="006F593B" w:rsidRPr="00213EA9" w:rsidRDefault="006F593B" w:rsidP="002D2391">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="ListeParagraf"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00213EA9">
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>...</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C11AE96" w14:textId="77777777" w:rsidR="006F593B" w:rsidRPr="00213EA9" w:rsidRDefault="006F593B" w:rsidP="002D2391">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="ListeParagraf"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00213EA9">
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>...</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C11AE97" w14:textId="77777777" w:rsidR="006F593B" w:rsidRPr="00213EA9" w:rsidRDefault="006F593B" w:rsidP="002D2391">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="ListeParagraf"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00213EA9">
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>...</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C11AE98" w14:textId="77777777" w:rsidR="006F593B" w:rsidRPr="00213EA9" w:rsidRDefault="006F593B" w:rsidP="002D2391">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="ListeParagraf"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00213EA9">
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>...</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C11AE9A" w14:textId="77777777" w:rsidR="006F593B" w:rsidRPr="00213EA9" w:rsidRDefault="006F593B" w:rsidP="002D2391"/>
     <w:p w14:paraId="5C11AE9B" w14:textId="7DED893F" w:rsidR="00037DFC" w:rsidRPr="00213EA9" w:rsidRDefault="0096746D" w:rsidP="00F05797">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Balk2"/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc224894072"/>
       <w:r w:rsidRPr="00213EA9">
         <w:lastRenderedPageBreak/>
         <w:t>Delovni listi 2.2: Raziskovanje motivacijskih dejavnikov načrtovanja trajnosti</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="5C11AE9C" w14:textId="495ECF26" w:rsidR="00D322E4" w:rsidRPr="00213EA9" w:rsidRDefault="00830A48" w:rsidP="002D2391">
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">Da bi ugotovili, kaj lahko pričakujete od katerega koli projekta načrtovanja trajnosti in </w:t>
       </w:r>
       <w:r w:rsidR="00B545FE" w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">kakšen je njegov pomen </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">za vaše podjetje, </w:t>
       </w:r>
       <w:r w:rsidR="00B545FE" w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">moramo </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">raziskati motivacijske dejavnike za načrtovanje trajnosti. Ti delovni listi vam bodo pomagali ugotoviti, zakaj je načrtovanje trajnosti </w:t>
       </w:r>
       <w:r w:rsidR="00B545FE" w:rsidRPr="00213EA9">
@@ -5428,51 +5471,51 @@
         <w:t>za vaše podjetje in kakšne izboljšave so potrebne.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11AE9D" w14:textId="1D88B5CA" w:rsidR="00830A48" w:rsidRPr="00213EA9" w:rsidRDefault="00830A48" w:rsidP="002D2391">
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">Ustanovljena skupina za načrtovanje trajnosti, </w:t>
       </w:r>
       <w:r w:rsidR="00B545FE" w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">podporna skupina in vodstvo podjetja morajo preučiti vsak predlagani motivacijski dejavnik in določiti njegovo ustreznost </w:t>
       </w:r>
       <w:r w:rsidR="006A064E">
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">zmožnost za doseganje cilja. </w:t>
       </w:r>
       <w:r w:rsidR="00B545FE" w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">Vsak predlagani motivacijski dejavnik se oceni </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t>z točkami (od 1 do 10, pri čemer je 10 najbolj vplivni dejavnik). Po potrebi lahko oceni dodamo komentar, ki pojasnjuje izbiro ocene in tako pomaga ekipi, da se spomni osnov razprave in razlogov za sprejete odločitve v zvezi z ocenami.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="ListTable3-Accent3"/>
+        <w:tblStyle w:val="ListeTablo3-Vurgu3"/>
         <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3582"/>
         <w:gridCol w:w="1293"/>
         <w:gridCol w:w="1499"/>
         <w:gridCol w:w="1593"/>
         <w:gridCol w:w="1384"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BF580D" w:rsidRPr="00213EA9" w14:paraId="5C11AEA4" w14:textId="77777777" w:rsidTr="00DB0552">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3660" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AEA0" w14:textId="77777777" w:rsidR="00BF580D" w:rsidRPr="00213EA9" w:rsidRDefault="00BF580D" w:rsidP="002D2391">
             <w:r w:rsidRPr="00213EA9">
               <w:t>Motivacijski dejavnik</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -5508,58 +5551,58 @@
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AEA3" w14:textId="77777777" w:rsidR="00BF580D" w:rsidRPr="00213EA9" w:rsidRDefault="00BF580D" w:rsidP="002D2391">
             <w:pPr>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00213EA9">
               <w:t>Argument</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF580D" w:rsidRPr="00213EA9" w14:paraId="5C11AEA6" w14:textId="77777777" w:rsidTr="00DB0552">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AEA5" w14:textId="77777777" w:rsidR="00BF580D" w:rsidRPr="00DB0552" w:rsidRDefault="00BF580D" w:rsidP="002D2391">
             <w:pPr>
               <w:rPr>
-                <w:rStyle w:val="SubtleReference"/>
+                <w:rStyle w:val="HafifBavuru"/>
                 <w:b/>
                 <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB0552">
               <w:rPr>
-                <w:rStyle w:val="SubtleReference"/>
+                <w:rStyle w:val="HafifBavuru"/>
                 <w:b/>
                 <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
               </w:rPr>
               <w:t>Socialni zunanji motivacijski dejavniki</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF580D" w:rsidRPr="00213EA9" w14:paraId="5C11AEAB" w14:textId="77777777" w:rsidTr="00DB0552">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3660" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AEA7" w14:textId="77777777" w:rsidR="00BF580D" w:rsidRPr="00213EA9" w:rsidRDefault="00BF580D" w:rsidP="002D2391">
             <w:r w:rsidRPr="00213EA9">
               <w:t>Javno mnenje</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1317" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AEA8" w14:textId="77777777" w:rsidR="00BF580D" w:rsidRPr="00213EA9" w:rsidRDefault="00BF580D" w:rsidP="002D2391">
@@ -5625,58 +5668,58 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3044" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AEAF" w14:textId="77777777" w:rsidR="009F63E7" w:rsidRPr="00213EA9" w:rsidRDefault="009F63E7" w:rsidP="002D2391">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DB0552" w:rsidRPr="00DB0552" w14:paraId="5C11AEB2" w14:textId="77777777" w:rsidTr="00DB0552">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AEB1" w14:textId="77777777" w:rsidR="00BF580D" w:rsidRPr="00DB0552" w:rsidRDefault="00BF580D" w:rsidP="002D2391">
             <w:pPr>
               <w:rPr>
-                <w:rStyle w:val="SubtleReference"/>
+                <w:rStyle w:val="HafifBavuru"/>
                 <w:b/>
                 <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB0552">
               <w:rPr>
-                <w:rStyle w:val="SubtleReference"/>
+                <w:rStyle w:val="HafifBavuru"/>
                 <w:b/>
                 <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
               </w:rPr>
               <w:t>Zunanji motivacijski dejavniki iz okolja</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF580D" w:rsidRPr="00213EA9" w14:paraId="5C11AEB7" w14:textId="77777777" w:rsidTr="00DB0552">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3660" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AEB3" w14:textId="77777777" w:rsidR="00BF580D" w:rsidRPr="00213EA9" w:rsidRDefault="00BF580D" w:rsidP="002D2391">
             <w:r w:rsidRPr="00213EA9">
               <w:t>Zakonodaja in predpisi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5990,58 +6033,58 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AED4" w14:textId="77777777" w:rsidR="00BF580D" w:rsidRPr="00213EA9" w:rsidRDefault="00BF580D" w:rsidP="002D2391">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DB0552" w:rsidRPr="00DB0552" w14:paraId="5C11AED7" w14:textId="77777777" w:rsidTr="00DB0552">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AED6" w14:textId="77777777" w:rsidR="00BF580D" w:rsidRPr="00DB0552" w:rsidRDefault="00BF580D" w:rsidP="002D2391">
             <w:pPr>
               <w:rPr>
-                <w:rStyle w:val="SubtleReference"/>
+                <w:rStyle w:val="HafifBavuru"/>
                 <w:b/>
                 <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB0552">
               <w:rPr>
-                <w:rStyle w:val="SubtleReference"/>
+                <w:rStyle w:val="HafifBavuru"/>
                 <w:b/>
                 <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
               </w:rPr>
               <w:t>Zunanji finančni motivatorji</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF580D" w:rsidRPr="00213EA9" w14:paraId="5C11AEDD" w14:textId="77777777" w:rsidTr="00DB0552">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3660" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AED8" w14:textId="77777777" w:rsidR="00BF580D" w:rsidRPr="00213EA9" w:rsidRDefault="00BF580D" w:rsidP="002D2391">
             <w:r w:rsidRPr="00213EA9">
               <w:t>Normativni in standardni</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1317" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AED9" w14:textId="77777777" w:rsidR="00BF580D" w:rsidRPr="00213EA9" w:rsidRDefault="00BF580D" w:rsidP="002D2391">
@@ -6290,58 +6333,58 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AEF4" w14:textId="77777777" w:rsidR="00BF580D" w:rsidRPr="00213EA9" w:rsidRDefault="00BF580D" w:rsidP="002D2391">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DB0552" w:rsidRPr="00DB0552" w14:paraId="5C11AEF7" w14:textId="77777777" w:rsidTr="00DB0552">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AEF6" w14:textId="77777777" w:rsidR="00BF580D" w:rsidRPr="00DB0552" w:rsidRDefault="00BF580D" w:rsidP="002D2391">
             <w:pPr>
               <w:rPr>
-                <w:rStyle w:val="SubtleReference"/>
+                <w:rStyle w:val="HafifBavuru"/>
                 <w:b/>
                 <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB0552">
               <w:rPr>
-                <w:rStyle w:val="SubtleReference"/>
+                <w:rStyle w:val="HafifBavuru"/>
                 <w:b/>
                 <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
               </w:rPr>
               <w:t>Socialni notranji motivacijski dejavniki</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF580D" w:rsidRPr="00213EA9" w14:paraId="5C11AEFD" w14:textId="77777777" w:rsidTr="00DB0552">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3660" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AEF8" w14:textId="77777777" w:rsidR="00BF580D" w:rsidRPr="00213EA9" w:rsidRDefault="00BF580D" w:rsidP="002D2391">
             <w:r w:rsidRPr="00213EA9">
               <w:t>Močna socialna politika</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1317" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AEF9" w14:textId="77777777" w:rsidR="00BF580D" w:rsidRPr="00213EA9" w:rsidRDefault="00BF580D" w:rsidP="002D2391">
@@ -6426,58 +6469,58 @@
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AF02" w14:textId="77777777" w:rsidR="00BF580D" w:rsidRPr="00213EA9" w:rsidRDefault="00BF580D" w:rsidP="002D2391">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DB0552" w:rsidRPr="00DB0552" w14:paraId="5C11AF05" w14:textId="77777777" w:rsidTr="00DB0552">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AF04" w14:textId="77777777" w:rsidR="00BF580D" w:rsidRPr="00DB0552" w:rsidRDefault="00BF580D" w:rsidP="002D2391">
             <w:pPr>
               <w:rPr>
-                <w:rStyle w:val="SubtleReference"/>
+                <w:rStyle w:val="HafifBavuru"/>
                 <w:b/>
                 <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB0552">
               <w:rPr>
-                <w:rStyle w:val="SubtleReference"/>
+                <w:rStyle w:val="HafifBavuru"/>
                 <w:b/>
                 <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
               </w:rPr>
               <w:t>Notranji motivacijski dejavniki, povezani z okoljem</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF580D" w:rsidRPr="00213EA9" w14:paraId="5C11AF0B" w14:textId="77777777" w:rsidTr="00DB0552">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3660" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AF06" w14:textId="77777777" w:rsidR="00BF580D" w:rsidRPr="00213EA9" w:rsidRDefault="00BF580D" w:rsidP="002D2391">
             <w:r w:rsidRPr="00213EA9">
               <w:t>Zeleno trženje</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -6564,58 +6607,58 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AF10" w14:textId="77777777" w:rsidR="00BF580D" w:rsidRPr="00213EA9" w:rsidRDefault="00BF580D" w:rsidP="002D2391">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DB0552" w:rsidRPr="00DB0552" w14:paraId="5C11AF13" w14:textId="77777777" w:rsidTr="00DB0552">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AF12" w14:textId="77777777" w:rsidR="00BF580D" w:rsidRPr="00DB0552" w:rsidRDefault="00BF580D" w:rsidP="002D2391">
             <w:pPr>
               <w:rPr>
-                <w:rStyle w:val="SubtleReference"/>
+                <w:rStyle w:val="HafifBavuru"/>
                 <w:b/>
                 <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB0552">
               <w:rPr>
-                <w:rStyle w:val="SubtleReference"/>
+                <w:rStyle w:val="HafifBavuru"/>
                 <w:b/>
                 <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
               </w:rPr>
               <w:t>Finančni notranji motivacijski dejavniki</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF580D" w:rsidRPr="00213EA9" w14:paraId="5C11AF19" w14:textId="77777777" w:rsidTr="00DB0552">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3660" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AF14" w14:textId="77777777" w:rsidR="00BF580D" w:rsidRPr="00213EA9" w:rsidRDefault="00BF580D" w:rsidP="002D2391">
             <w:r w:rsidRPr="00213EA9">
               <w:t>Izboljšana kakovost izdelkov</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1317" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AF15" w14:textId="77777777" w:rsidR="00BF580D" w:rsidRPr="00213EA9" w:rsidRDefault="00BF580D" w:rsidP="002D2391">
@@ -6801,83 +6844,83 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1626" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AF29" w14:textId="77777777" w:rsidR="00BF580D" w:rsidRPr="00213EA9" w:rsidRDefault="00BF580D" w:rsidP="002D2391">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AF2A" w14:textId="77777777" w:rsidR="00BF580D" w:rsidRPr="00213EA9" w:rsidRDefault="00BF580D" w:rsidP="002D2391">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C11AF2C" w14:textId="0242827F" w:rsidR="00FF4644" w:rsidRPr="00213EA9" w:rsidRDefault="00FF4644" w:rsidP="002D2391">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t>Določite prednostne notranje in zunanje motivacijske dejavnike</w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t>Navedite</w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">, ali so dejavniki povezani z ljudmi (L), </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t xml:space="preserve">dobičkom (D) ali </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t>planetom (P) ali kombinacijo teh dejavnikov.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="LightList-Accent3"/>
+        <w:tblStyle w:val="AkListe-Vurgu3"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="2309"/>
         <w:gridCol w:w="1178"/>
         <w:gridCol w:w="2426"/>
         <w:gridCol w:w="1111"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FF4644" w:rsidRPr="00213EA9" w14:paraId="5C11AF32" w14:textId="77777777" w:rsidTr="006A064E">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AF2D" w14:textId="77777777" w:rsidR="00FF4644" w:rsidRPr="00213EA9" w:rsidRDefault="00FF4644" w:rsidP="002D2391"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
           </w:tcPr>
@@ -7203,135 +7246,135 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2426" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AF4E" w14:textId="77777777" w:rsidR="00FF4644" w:rsidRPr="00213EA9" w:rsidRDefault="00FF4644" w:rsidP="002D2391">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1111" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AF4F" w14:textId="77777777" w:rsidR="00FF4644" w:rsidRPr="00213EA9" w:rsidRDefault="00FF4644" w:rsidP="002D2391">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C11AF51" w14:textId="77777777" w:rsidR="00FF4644" w:rsidRPr="00213EA9" w:rsidRDefault="00FF4644" w:rsidP="002D2391">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">Razmislite o ravnovesju med vidiki ljudi (L), </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t xml:space="preserve">dobička (D) in </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">planeta (P) v projektu ali o prednosti enega ali dveh vidikov </w:t>
       </w:r>
       <w:r w:rsidR="00510DCE" w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t>pred drugimi.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="LightList-Accent3"/>
+        <w:tblStyle w:val="AkListe-Vurgu3"/>
         <w:tblW w:w="9771" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9771"/>
       </w:tblGrid>
       <w:tr w:rsidR="009F63E7" w:rsidRPr="00213EA9" w14:paraId="5C11AF53" w14:textId="77777777" w:rsidTr="006A064E">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9771" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AF52" w14:textId="77777777" w:rsidR="009F63E7" w:rsidRPr="00213EA9" w:rsidRDefault="009F63E7" w:rsidP="002D2391"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F63E7" w:rsidRPr="00213EA9" w14:paraId="5C11AF55" w14:textId="77777777" w:rsidTr="006A064E">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="542"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9771" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AF54" w14:textId="77777777" w:rsidR="009F63E7" w:rsidRPr="00213EA9" w:rsidRDefault="009F63E7" w:rsidP="002D2391"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C11AF56" w14:textId="77777777" w:rsidR="009F63E7" w:rsidRPr="00213EA9" w:rsidRDefault="009F63E7" w:rsidP="002D2391"/>
     <w:p w14:paraId="5C11AF57" w14:textId="7ED0A997" w:rsidR="009F63E7" w:rsidRPr="00213EA9" w:rsidRDefault="0096746D" w:rsidP="00F05797">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Balk2"/>
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc224894073"/>
       <w:r w:rsidRPr="00213EA9">
         <w:t>Delovni listi 2.3: Določanje ciljev projekta načrtovanja trajnosti</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="5C11AF58" w14:textId="7327A5BB" w:rsidR="001277B1" w:rsidRPr="00213EA9" w:rsidRDefault="00510DCE" w:rsidP="002D2391">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t>Naštejte cilje vašega projekta trajnostnega načrtovanja:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="LightList-Accent3"/>
+        <w:tblStyle w:val="AkListe-Vurgu3"/>
         <w:tblW w:w="9771" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="9346"/>
       </w:tblGrid>
       <w:tr w:rsidR="009F63E7" w:rsidRPr="00213EA9" w14:paraId="5C11AF5B" w14:textId="77777777" w:rsidTr="006A064E">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AF59" w14:textId="77777777" w:rsidR="009F63E7" w:rsidRPr="00213EA9" w:rsidRDefault="009F63E7" w:rsidP="002D2391"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9346" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AF5A" w14:textId="77777777" w:rsidR="009F63E7" w:rsidRPr="00213EA9" w:rsidRDefault="009F63E7" w:rsidP="002D2391">
             <w:pPr>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
@@ -7395,205 +7438,205 @@
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AF62" w14:textId="77777777" w:rsidR="009F63E7" w:rsidRPr="00213EA9" w:rsidRDefault="009F63E7" w:rsidP="002D2391">
             <w:r w:rsidRPr="00213EA9">
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9346" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AF63" w14:textId="77777777" w:rsidR="009F63E7" w:rsidRPr="00213EA9" w:rsidRDefault="009F63E7" w:rsidP="002D2391">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C11AF65" w14:textId="77777777" w:rsidR="00D53106" w:rsidRPr="00213EA9" w:rsidRDefault="0096746D" w:rsidP="0027647F">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Balk1"/>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc206262336"/>
       <w:bookmarkStart w:id="16" w:name="_Toc210328746"/>
       <w:bookmarkStart w:id="17" w:name="_Toc224894074"/>
       <w:r w:rsidRPr="00213EA9">
         <w:lastRenderedPageBreak/>
         <w:t>Delovni listi 3: Izbor izdelkov</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="5C11AF66" w14:textId="77777777" w:rsidR="007D3B76" w:rsidRPr="00213EA9" w:rsidRDefault="007D3B76" w:rsidP="002D2391">
       <w:r w:rsidRPr="00213EA9">
         <w:t>Merila za izbiro izdelka so specifična za vsako podjetje, vendar morajo praviloma upoštevati naslednja navodila:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11AF67" w14:textId="77777777" w:rsidR="00D07DF1" w:rsidRPr="00213EA9" w:rsidRDefault="009B26D1" w:rsidP="002D2391">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t>Izdelek mora imeti dovolj stopenj svobode, da ga je mogoče spreminjati.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11AF68" w14:textId="530DFE1A" w:rsidR="00D07DF1" w:rsidRPr="00213EA9" w:rsidRDefault="007D3B76" w:rsidP="002D2391">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t>Izdelek naj bo po možnosti takšen, na katerega v veliki meri vplivajo motivacijski dejavniki trajnostnega načrtovanja.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11AF69" w14:textId="5ADA1F5C" w:rsidR="007D3B76" w:rsidRPr="00213EA9" w:rsidRDefault="007D3B76" w:rsidP="002D2391">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t>V primeru prvega izdelka, ki ga je treba načrtovati v skladu z merili trajnostnega oblikovanja, je priporočljivo, da je spremenjeni izdelek ali del izdelka relativno preprost.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11AF6A" w14:textId="77777777" w:rsidR="0025297B" w:rsidRPr="00213EA9" w:rsidRDefault="0025297B" w:rsidP="0025297B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C11AF6B" w14:textId="77777777" w:rsidR="0025297B" w:rsidRPr="00213EA9" w:rsidRDefault="0096746D" w:rsidP="00F05797">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Balk2"/>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc224894075"/>
       <w:r w:rsidRPr="00213EA9">
         <w:t>Delovni listi 3.1: Vprašalnik za oceno izbire izdelka</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="5C11AF6C" w14:textId="14B913F2" w:rsidR="00290D00" w:rsidRPr="00213EA9" w:rsidRDefault="00290D00" w:rsidP="002D2391">
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">Ta vprašalnik je namenjen skupini za načrtovanje trajnosti, da podpre </w:t>
       </w:r>
       <w:r w:rsidR="00B545FE" w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">izbiro </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">ciljnega izdelka za </w:t>
       </w:r>
       <w:r w:rsidR="00B545FE" w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">izvedbo </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t>projekta načrtovanja trajnosti. Na podlagi ocen bo izbran najbolj strateško primeren izdelek z največjim potencialom za izboljšanje.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11AF6D" w14:textId="2040D11D" w:rsidR="00290D00" w:rsidRPr="00213EA9" w:rsidRDefault="00B545FE" w:rsidP="002D2391">
       <w:r w:rsidRPr="00213EA9">
         <w:t>Ek</w:t>
       </w:r>
       <w:r w:rsidR="00290D00" w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">ipa za načrtovanje trajnosti </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">in vodstvo podjetja </w:t>
       </w:r>
       <w:r w:rsidR="00290D00" w:rsidRPr="00213EA9">
         <w:t>bosta opredelila potencialne ciljne izdelke in uporabila ocenjevalni vprašalnik, v katerem bodo zbrali točke odgovorov na vsa vprašanja za vsak analiziran izdelek. Izdelek z najvišjo oceno bo načeloma najboljša izbira za projekt načrtovanja trajnosti, vendar mora ekipa upoštevati tudi naslednje:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11AF6E" w14:textId="006AC3C7" w:rsidR="005C1E0A" w:rsidRPr="00213EA9" w:rsidRDefault="00B545FE" w:rsidP="002D2391">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t>Če je izdelek prejel večino ocen 1</w:t>
       </w:r>
       <w:r w:rsidR="005C1E0A" w:rsidRPr="00213EA9">
         <w:t>, morda ni primeren za projekt načrtovanja trajnosti</w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="005C1E0A" w:rsidRPr="00213EA9">
         <w:t>zato je treba najprej uvesti alternativne strategije za spodbujanje ekološke učinkovitosti, kot so čistejša proizvodnja ali upravljanje življenjskega cikla.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11AF6F" w14:textId="61CD622B" w:rsidR="005C1E0A" w:rsidRPr="00213EA9" w:rsidRDefault="00B545FE" w:rsidP="002D2391">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">Če </w:t>
       </w:r>
       <w:r w:rsidR="005C1E0A" w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">je izdelek prejel večino ocen 3, je načeloma zelo primeren za projekt načrtovanja trajnosti. Ekipa mora analizirati vprašanja, ki so prejela oceno 3, saj lahko takoj opredeli nekaj obetavnih strategij načrtovanja za </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t>trajnost</w:t>
       </w:r>
       <w:r w:rsidR="005C1E0A" w:rsidRPr="00213EA9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t>izdelka</w:t>
       </w:r>
       <w:r w:rsidR="005C1E0A" w:rsidRPr="00213EA9">
         <w:t>, kot so zmanjšanje porabe materialov, izboljšanje proizvodnega procesa itd.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11AF70" w14:textId="59853E87" w:rsidR="005C1E0A" w:rsidRPr="00213EA9" w:rsidRDefault="00290D00" w:rsidP="002D2391">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">Pri analizi potenciala načrtovanja trajnosti so nekatera vprašanja pomembnejša od drugih. Ocene enega vprašanja bodo takoj pokazale, da izdelek ni primeren za projekt načrtovanja trajnosti, medtem ko ocene drugih vprašanj ne bodo bistveno vplivale na izbiro. Zato prepuščamo odločitve o pomembnosti posameznih vprašanj presoji </w:t>
       </w:r>
       <w:r w:rsidR="00B545FE" w:rsidRPr="00213EA9">
         <w:t>uporabnika</w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B545FE" w:rsidRPr="00213EA9">
         <w:t>vprašalnika</w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t>, ki lahko posameznim ocenam pripiše večji pomen kot drugim.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11AF71" w14:textId="77777777" w:rsidR="002A4F56" w:rsidRPr="00213EA9" w:rsidRDefault="002A4F56" w:rsidP="002D2391"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="GridTable5Dark-Accent3"/>
+        <w:tblStyle w:val="KlavuzTablo5Koyu-Vurgu3"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5151"/>
         <w:gridCol w:w="970"/>
         <w:gridCol w:w="977"/>
         <w:gridCol w:w="978"/>
         <w:gridCol w:w="986"/>
       </w:tblGrid>
       <w:tr w:rsidR="002A4F56" w:rsidRPr="00F82F09" w14:paraId="5C11AF75" w14:textId="77777777" w:rsidTr="00DB0552">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:hRule="exact" w:val="572"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AF73" w14:textId="77777777" w:rsidR="002A4F56" w:rsidRPr="00F82F09" w:rsidRDefault="000564DE" w:rsidP="00F82F09">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
@@ -8006,51 +8049,51 @@
           </w:tcPr>
           <w:p w14:paraId="5C11AF90" w14:textId="03A096A1" w:rsidR="002A4F56" w:rsidRPr="00F82F09" w:rsidRDefault="002A4F56" w:rsidP="00F82F09">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F82F09">
               <w:t>B) Ali obstajajo kakšne omejitve pri spreminjanju izdelka?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002A4F56" w:rsidRPr="00F82F09" w14:paraId="5C11AF97" w14:textId="77777777" w:rsidTr="00DB0552">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="545"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AF92" w14:textId="3DCA0428" w:rsidR="002A4F56" w:rsidRPr="00F82F09" w:rsidRDefault="000564DE" w:rsidP="00E857DC">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="ListeParagraf"/>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F82F09">
               <w:t xml:space="preserve">Izdelek ne </w:t>
             </w:r>
             <w:r w:rsidRPr="00F82F09">
               <w:rPr>
                 <w:rStyle w:val="hps"/>
               </w:rPr>
               <w:t>dopušča nobenih sprememb.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AF93" w14:textId="77777777" w:rsidR="002A4F56" w:rsidRPr="00F82F09" w:rsidRDefault="002A4F56" w:rsidP="00F82F09">
@@ -8083,51 +8126,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AF96" w14:textId="77777777" w:rsidR="002A4F56" w:rsidRPr="00F82F09" w:rsidRDefault="002A4F56" w:rsidP="00F82F09">
             <w:pPr>
               <w:keepNext/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002A4F56" w:rsidRPr="00F82F09" w14:paraId="5C11AF9D" w14:textId="77777777" w:rsidTr="00DB0552">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="894"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AF98" w14:textId="38E5070B" w:rsidR="002A4F56" w:rsidRPr="00F82F09" w:rsidRDefault="00175528" w:rsidP="00E857DC">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="ListeParagraf"/>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F82F09">
               <w:rPr>
                 <w:rStyle w:val="alt-edited"/>
               </w:rPr>
               <w:t xml:space="preserve">Izdelek </w:t>
             </w:r>
             <w:r w:rsidR="000564DE" w:rsidRPr="00F82F09">
               <w:rPr>
                 <w:rStyle w:val="hps"/>
               </w:rPr>
               <w:t>dopušča spremembe, vendar z omejitvami.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -8707,51 +8750,51 @@
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AFCC" w14:textId="77777777" w:rsidR="002A4F56" w:rsidRPr="00F82F09" w:rsidRDefault="002A4F56" w:rsidP="00F82F09">
             <w:pPr>
               <w:keepNext/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C11AFCE" w14:textId="3257D9CD" w:rsidR="00CF7939" w:rsidRDefault="00CF7939" w:rsidP="002D2391"/>
     <w:p w14:paraId="6F4B4E48" w14:textId="77777777" w:rsidR="00CF7939" w:rsidRDefault="00CF7939">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="GridTable5Dark-Accent3"/>
+        <w:tblStyle w:val="KlavuzTablo5Koyu-Vurgu3"/>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3828"/>
         <w:gridCol w:w="40"/>
         <w:gridCol w:w="1235"/>
         <w:gridCol w:w="52"/>
         <w:gridCol w:w="1289"/>
         <w:gridCol w:w="77"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="78"/>
         <w:gridCol w:w="1339"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FB68DE" w:rsidRPr="00213EA9" w14:paraId="5C11AFD1" w14:textId="77777777" w:rsidTr="00DB0552">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="904"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9072" w:type="dxa"/>
@@ -10427,51 +10470,51 @@
     <w:p w14:paraId="5C11B05F" w14:textId="0DB985E3" w:rsidR="00D07DF1" w:rsidRPr="00213EA9" w:rsidRDefault="00D07DF1" w:rsidP="002D2391">
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">  Če je ocena nizka (1), to pomeni, da izdelek nima potenciala za trajnostno zasnovo. Zato se lahko ocena vprašalnika zaključi.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11B060" w14:textId="77777777" w:rsidR="00FB68DE" w:rsidRPr="00213EA9" w:rsidRDefault="00FB68DE" w:rsidP="002D2391">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C11B061" w14:textId="01A546C5" w:rsidR="004C1D49" w:rsidRPr="00213EA9" w:rsidRDefault="004C1D49" w:rsidP="002D2391">
       <w:r w:rsidRPr="00213EA9">
         <w:t>Ocenjene izdelke razvrstite glede na število prejetih točk in izberite najprimernejši izdelek za izvedbo projekta načrtovanja trajnosti:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="GridTable4-Accent3"/>
+        <w:tblStyle w:val="KlavuzuTablo4-Vurgu3"/>
         <w:tblW w:w="7371" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="539"/>
         <w:gridCol w:w="4246"/>
         <w:gridCol w:w="2586"/>
       </w:tblGrid>
       <w:tr w:rsidR="004C1D49" w:rsidRPr="00213EA9" w14:paraId="5C11B065" w14:textId="77777777" w:rsidTr="009F5025">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="539" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11B062" w14:textId="77777777" w:rsidR="004C1D49" w:rsidRPr="00213EA9" w:rsidRDefault="004C1D49" w:rsidP="002D2391"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4246" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11B063" w14:textId="77777777" w:rsidR="004C1D49" w:rsidRPr="00213EA9" w:rsidRDefault="004C1D49" w:rsidP="002D2391">
             <w:pPr>
@@ -10634,62 +10677,62 @@
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">X-ti </w:t>
             </w:r>
             <w:r w:rsidRPr="00213EA9">
               <w:t>najprimernejši izdelek:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2586" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11B074" w14:textId="77777777" w:rsidR="004C1D49" w:rsidRPr="00213EA9" w:rsidRDefault="004C1D49" w:rsidP="002D2391">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C11B076" w14:textId="77777777" w:rsidR="004C1D49" w:rsidRPr="00213EA9" w:rsidRDefault="004C1D49" w:rsidP="002D2391"/>
     <w:p w14:paraId="5C11B077" w14:textId="77777777" w:rsidR="00FF6588" w:rsidRPr="00213EA9" w:rsidRDefault="0096746D" w:rsidP="00F05797">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Balk2"/>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Toc224894076"/>
       <w:r w:rsidRPr="00213EA9">
         <w:t>Delovni listi 3.2: Priprava dokumentacije o izdelku</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="5C11B078" w14:textId="77777777" w:rsidR="00FD7487" w:rsidRPr="00213EA9" w:rsidRDefault="00FD7487" w:rsidP="00400B41"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="GridTable5Dark-Accent3"/>
+        <w:tblStyle w:val="KlavuzTablo5Koyu-Vurgu3"/>
         <w:tblW w:w="9209" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2119"/>
         <w:gridCol w:w="5389"/>
         <w:gridCol w:w="1701"/>
       </w:tblGrid>
       <w:tr w:rsidR="000D1C94" w:rsidRPr="00213EA9" w14:paraId="5C11B07C" w14:textId="77777777" w:rsidTr="00DE28CF">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2119" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11B079" w14:textId="77777777" w:rsidR="000D1C94" w:rsidRPr="00213EA9" w:rsidRDefault="000D1C94" w:rsidP="002D2391"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5389" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11B07A" w14:textId="77777777" w:rsidR="000D1C94" w:rsidRPr="00213EA9" w:rsidRDefault="000D1C94" w:rsidP="002D2391">
             <w:pPr>
@@ -11735,214 +11778,214 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11B0DA" w14:textId="77777777" w:rsidR="00D07DF1" w:rsidRPr="00213EA9" w:rsidRDefault="00D07DF1" w:rsidP="002D2391">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C11B0DC" w14:textId="77777777" w:rsidR="000D1C94" w:rsidRPr="00213EA9" w:rsidRDefault="000D1C94" w:rsidP="002D2391">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C11B0DD" w14:textId="77777777" w:rsidR="00FF6588" w:rsidRPr="00213EA9" w:rsidRDefault="0096746D" w:rsidP="00F05797">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Balk2"/>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc224894077"/>
       <w:r w:rsidRPr="00213EA9">
         <w:t>Delovni listi 3.3: Opis konteksta uporabe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="5C11B0DE" w14:textId="77777777" w:rsidR="00FF6588" w:rsidRPr="00213EA9" w:rsidRDefault="00FF6588" w:rsidP="002D2391">
       <w:r w:rsidRPr="00213EA9">
         <w:t>Kontekst uporabe lahko opišemo z odgovori na naslednja vprašanja:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11B0DF" w14:textId="57B4F515" w:rsidR="00FF6588" w:rsidRPr="00213EA9" w:rsidRDefault="00FF6588" w:rsidP="002D2391">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>„Za kaj se izdelek uporablja?</w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">“ </w:t>
       </w:r>
       <w:r w:rsidR="00B545FE" w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">opisuje </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t>osnovno nalogo, ki jo mora izdelek opraviti za uporabnika.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11B0E0" w14:textId="12837DDC" w:rsidR="00FF6588" w:rsidRPr="00213EA9" w:rsidRDefault="00FF6588" w:rsidP="002D2391">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>„Kakšno funkcijo ima izdelek?</w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">“ vam omogoča opisati </w:t>
       </w:r>
       <w:r w:rsidR="00B545FE" w:rsidRPr="00213EA9">
         <w:t>funkcionalnost</w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B545FE" w:rsidRPr="00213EA9">
         <w:t>izdelka, vključno s tehnološkim principom in funkcijami, ki jih mora imeti izdelek</w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t>, da lahko uporabniku zagotovi storitev.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11B0E1" w14:textId="40081E69" w:rsidR="00FF6588" w:rsidRPr="00213EA9" w:rsidRDefault="00FF6588" w:rsidP="002D2391">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Za koga?</w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">" vodi do opisa </w:t>
       </w:r>
       <w:r w:rsidR="00400B41">
         <w:t xml:space="preserve">primarnega </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t>uporabnika ali skupine uporabnikov.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11B0E2" w14:textId="77CFBB8B" w:rsidR="00FF6588" w:rsidRPr="00213EA9" w:rsidRDefault="00FF6588" w:rsidP="002D2391">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">„Kako </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>dolgo?</w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">“ in „Kako </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>pogosto?</w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">“ </w:t>
       </w:r>
       <w:r w:rsidR="00B545FE" w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">opredeljujeta </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t>časovni okvir in uporabo, v katerih mora izdelek delovati.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11B0E3" w14:textId="77777777" w:rsidR="00FF6588" w:rsidRPr="00213EA9" w:rsidRDefault="00FF6588" w:rsidP="002D2391">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">„Kje </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>na svetu?</w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t>“ vodi do opredelitve geografskega območja, na katerem mora izdelek delovati in bo verjetno odstranjen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11B0E4" w14:textId="77777777" w:rsidR="005E1AA5" w:rsidRPr="00213EA9" w:rsidRDefault="005E1AA5" w:rsidP="002D2391">
       <w:r w:rsidRPr="00213EA9">
         <w:t>Odgovori na zastavljena vprašanja so vneseni v spodnjo tabelo, pri čemer:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11B0E5" w14:textId="775ACC89" w:rsidR="005E1AA5" w:rsidRPr="00213EA9" w:rsidRDefault="009B26D1" w:rsidP="002D2391">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t>Moja ekipa in jaz odgovarjamo na vprašanja na podlagi našega znanja o izdelku in vpogleda v uporabo s strani uporabnika.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11B0E6" w14:textId="77777777" w:rsidR="005E1AA5" w:rsidRPr="00213EA9" w:rsidRDefault="009B26D1" w:rsidP="002D2391">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t>Na nekatera vprašanja je mogoče odgovoriti s pregledom specifikacij izdelka (ali poslovnih specifikacij, če izdelek še ni bil razvit).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11B0E7" w14:textId="77777777" w:rsidR="005E1AA5" w:rsidRPr="00213EA9" w:rsidRDefault="009B26D1" w:rsidP="002D2391">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t>Postopek izpolnjevanja preglednice je zaključen, ko ekipa dobi podroben pregled vseh lastnosti izdelka in mnenj uporabnikov.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11B0E8" w14:textId="77777777" w:rsidR="00A12A96" w:rsidRPr="00213EA9" w:rsidRDefault="00A12A96" w:rsidP="002D2391"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="GridTable5Dark-Accent3"/>
+        <w:tblStyle w:val="KlavuzTablo5Koyu-Vurgu3"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="0480" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4223"/>
         <w:gridCol w:w="4844"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A12A96" w:rsidRPr="00213EA9" w14:paraId="5C11B0EF" w14:textId="77777777" w:rsidTr="00400B41">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4447" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11B0E9" w14:textId="77777777" w:rsidR="00A12A96" w:rsidRPr="00213EA9" w:rsidRDefault="00A12A96" w:rsidP="00400B41">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r w:rsidRPr="00213EA9">
               <w:lastRenderedPageBreak/>
               <w:t>Za kaj se izdelek uporablja?</w:t>
             </w:r>
@@ -12227,66 +12270,66 @@
           </w:p>
           <w:p w14:paraId="5C11B10F" w14:textId="77777777" w:rsidR="00A12A96" w:rsidRPr="00213EA9" w:rsidRDefault="00A12A96" w:rsidP="00400B41">
             <w:pPr>
               <w:keepNext/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5C11B110" w14:textId="77777777" w:rsidR="00A12A96" w:rsidRPr="00213EA9" w:rsidRDefault="00A12A96" w:rsidP="00400B41">
             <w:pPr>
               <w:keepNext/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5C11B111" w14:textId="77777777" w:rsidR="00A12A96" w:rsidRPr="00213EA9" w:rsidRDefault="00A12A96" w:rsidP="00400B41">
             <w:pPr>
               <w:keepNext/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C11B114" w14:textId="77777777" w:rsidR="00FF6588" w:rsidRPr="00213EA9" w:rsidRDefault="00FF6588" w:rsidP="002D2391"/>
     <w:p w14:paraId="5C11B115" w14:textId="77777777" w:rsidR="0032262E" w:rsidRPr="00213EA9" w:rsidRDefault="0096746D" w:rsidP="0027647F">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Balk1"/>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Toc206262337"/>
       <w:bookmarkStart w:id="22" w:name="_Toc210328747"/>
       <w:bookmarkStart w:id="23" w:name="_Toc224894078"/>
       <w:r w:rsidRPr="00213EA9">
         <w:lastRenderedPageBreak/>
         <w:t>Delovni listi 4: Določanje okoljskih vidikov izdelka</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="5C11B116" w14:textId="77777777" w:rsidR="0032262E" w:rsidRPr="00213EA9" w:rsidRDefault="0096746D" w:rsidP="00F05797">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Balk2"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc224894079"/>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Delovni listi 4.1: Izberite orodje za analizo vpliva na okolje</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="5C11B117" w14:textId="1545849F" w:rsidR="0032262E" w:rsidRPr="00213EA9" w:rsidRDefault="0032262E" w:rsidP="002D2391">
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">Preglejte razlike med matriko MECO </w:t>
       </w:r>
       <w:r w:rsidR="00D80C98">
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">ekološkimi kazalniki, </w:t>
       </w:r>
       <w:r w:rsidR="00400B41">
         <w:t xml:space="preserve">izvedite </w:t>
       </w:r>
@@ -12296,101 +12339,101 @@
       <w:r w:rsidR="00DE28CF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">analizo življenjskega cikla (LCA) ter navedite ali preučite njihove prednosti in slabosti. Na podlagi priporočil za </w:t>
       </w:r>
       <w:r w:rsidR="00B545FE" w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">uporabo </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">matrike MECO, ekoloških kazalnikov ali celovite analize LCA izberite ustrezno </w:t>
       </w:r>
       <w:r w:rsidR="00A40F5C" w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">orodje </w:t>
       </w:r>
       <w:r w:rsidR="00F72E32" w:rsidRPr="00213EA9">
         <w:t>za analizo vpliva na okolje.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="LightList-Accent3"/>
+        <w:tblStyle w:val="AkListe-Vurgu3"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8647"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F72E32" w:rsidRPr="00213EA9" w14:paraId="5C11B119" w14:textId="77777777" w:rsidTr="00400B41">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="8647" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11B118" w14:textId="77777777" w:rsidR="00F72E32" w:rsidRPr="00213EA9" w:rsidRDefault="00F72E32" w:rsidP="002D2391">
             <w:r w:rsidRPr="00213EA9">
               <w:t>Izbrano orodje za analizo vpliva</w:t>
             </w:r>
             <w:r w:rsidR="00A40F5C" w:rsidRPr="00213EA9">
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> na okolje</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F72E32" w:rsidRPr="00213EA9" w14:paraId="5C11B11B" w14:textId="77777777" w:rsidTr="00400B41">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="542"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="8647" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11B11A" w14:textId="77777777" w:rsidR="00F72E32" w:rsidRPr="00213EA9" w:rsidRDefault="00F72E32" w:rsidP="002D2391">
             <w:r w:rsidRPr="00213EA9">
               <w:t>Razlogi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C11B11C" w14:textId="77777777" w:rsidR="0032262E" w:rsidRPr="00213EA9" w:rsidRDefault="0096746D" w:rsidP="00F05797">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Balk2"/>
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="25" w:name="_Toc224894080"/>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Delovni listi</w:t>
       </w:r>
       <w:r w:rsidR="0032262E" w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4.2: Opredelite namen in obseg analize vpliva na okolje</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="5C11B11D" w14:textId="6288197F" w:rsidR="0032262E" w:rsidRPr="00213EA9" w:rsidRDefault="00F72E32" w:rsidP="002D2391">
       <w:pPr>
@@ -12403,51 +12446,51 @@
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t xml:space="preserve">Navedite namen analize, </w:t>
       </w:r>
       <w:r w:rsidR="00B545FE" w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t xml:space="preserve">stopnjo zapletenosti </w:t>
       </w:r>
       <w:r w:rsidR="00400B41">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t xml:space="preserve">in ime proizvoda, </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t>ki ga obravnavate. Navedite tudi namen sporočanja rezultatov.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="GridTable5Dark-Accent3"/>
+        <w:tblStyle w:val="KlavuzTablo5Koyu-Vurgu3"/>
         <w:tblW w:w="9775" w:type="dxa"/>
         <w:tblLook w:val="0480" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1920"/>
         <w:gridCol w:w="402"/>
         <w:gridCol w:w="6178"/>
         <w:gridCol w:w="1275"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F72E32" w:rsidRPr="00D80C98" w14:paraId="5C11B122" w14:textId="77777777" w:rsidTr="00D80C98">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1920" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11B11E" w14:textId="77777777" w:rsidR="00F72E32" w:rsidRPr="00D80C98" w:rsidRDefault="00F72E32" w:rsidP="00D80C98">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rStyle w:val="hps"/>
               </w:rPr>
             </w:pPr>
@@ -13437,51 +13480,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11B167" w14:textId="77777777" w:rsidR="00450E59" w:rsidRPr="00213EA9" w:rsidRDefault="00450E59" w:rsidP="00D80C98">
             <w:pPr>
               <w:keepNext/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rStyle w:val="hps"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C11B16A" w14:textId="126D6E6F" w:rsidR="003B39EC" w:rsidRDefault="0032262E" w:rsidP="002D2391">
       <w:r w:rsidRPr="00213EA9">
         <w:t>Izberite meje sistema, tj. navedite, katere faze življenjskega cikla izdelka bodo vključene v analizo:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="GridTable5Dark-Accent3"/>
+        <w:tblStyle w:val="KlavuzTablo5Koyu-Vurgu3"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="0480" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3026"/>
         <w:gridCol w:w="1126"/>
         <w:gridCol w:w="4910"/>
       </w:tblGrid>
       <w:tr w:rsidR="005C3081" w:rsidRPr="00213EA9" w14:paraId="5C11B16E" w14:textId="77777777" w:rsidTr="00274C2F">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3026" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11B16B" w14:textId="77777777" w:rsidR="005C3081" w:rsidRPr="00213EA9" w:rsidRDefault="005C3081" w:rsidP="002D2391">
             <w:r w:rsidRPr="00213EA9">
               <w:lastRenderedPageBreak/>
               <w:t>Proizvodna faza:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14067,89 +14110,89 @@
     <w:p w14:paraId="0C973C80" w14:textId="083D101F" w:rsidR="0057667E" w:rsidRDefault="0057667E" w:rsidP="0057667E">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29A033FA" w14:textId="77777777" w:rsidR="0057667E" w:rsidRDefault="0057667E">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11B1AF" w14:textId="46F0526F" w:rsidR="0032262E" w:rsidRPr="00213EA9" w:rsidRDefault="0096746D" w:rsidP="00F05797">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Balk2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc224894081"/>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>4.3 Delovni listi</w:t>
       </w:r>
       <w:r w:rsidR="0032262E" w:rsidRPr="00213EA9">
         <w:t>: Opredelitev funkcionalne enote</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p w14:paraId="5C11B1B0" w14:textId="747809E2" w:rsidR="005C3081" w:rsidRPr="00213EA9" w:rsidRDefault="005C3081" w:rsidP="002D2391">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">Funkcionalna enota </w:t>
       </w:r>
       <w:r w:rsidR="00B545FE" w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">združuje </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t>funkcijo izdelka in scenarij uporabe izdelka.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="ListTable4-Accent3"/>
+        <w:tblStyle w:val="ListeTablo4-Vurgu3"/>
         <w:tblW w:w="9776" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1668"/>
         <w:gridCol w:w="708"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="926"/>
         <w:gridCol w:w="926"/>
         <w:gridCol w:w="1154"/>
         <w:gridCol w:w="926"/>
         <w:gridCol w:w="926"/>
         <w:gridCol w:w="699"/>
       </w:tblGrid>
       <w:tr w:rsidR="005326C6" w:rsidRPr="00213EA9" w14:paraId="5C11B1B8" w14:textId="77777777" w:rsidTr="002009C2">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4219" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
@@ -15177,51 +15220,51 @@
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
         <w:t>V tem obrazcu navedite funkcionalno enoto za vaš izdelek ali storitev. S tem zagotovite primerljivost analiz in ustrezno interpretacijo rezultatov LCA.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70C859FF" w14:textId="77777777" w:rsidR="002009C2" w:rsidRDefault="002009C2">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="GridTable5Dark-Accent3"/>
+        <w:tblStyle w:val="KlavuzTablo5Koyu-Vurgu3"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2583"/>
         <w:gridCol w:w="4986"/>
         <w:gridCol w:w="1493"/>
       </w:tblGrid>
       <w:tr w:rsidR="00835F6A" w:rsidRPr="00213EA9" w14:paraId="74310BBF" w14:textId="77777777" w:rsidTr="007A0597">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="064BB630" w14:textId="77777777" w:rsidR="00835F6A" w:rsidRPr="00213EA9" w:rsidRDefault="00835F6A" w:rsidP="002D2391">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="sl-SI"/>
               </w:rPr>
@@ -15804,51 +15847,51 @@
               <w:rPr>
                 <w:lang w:eastAsia="sl-SI"/>
               </w:rPr>
               <w:t>Morebitne posebnosti, ki vplivajo na analizo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="785FFFCD" w14:textId="77777777" w:rsidR="00835F6A" w:rsidRPr="00213EA9" w:rsidRDefault="00835F6A" w:rsidP="002D2391">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="sl-SI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C11B1ED" w14:textId="277FB74F" w:rsidR="0032262E" w:rsidRPr="00213EA9" w:rsidRDefault="0096746D" w:rsidP="00F05797">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Balk2"/>
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc224894082"/>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Delovni listi</w:t>
       </w:r>
       <w:r w:rsidR="0032262E" w:rsidRPr="00213EA9">
         <w:t xml:space="preserve"> 4.4: </w:t>
       </w:r>
       <w:r w:rsidR="0032262E" w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
         </w:rPr>
         <w:t>Opredelite življenjski cikel</w:t>
       </w:r>
       <w:bookmarkEnd w:id="27"/>
@@ -15873,128 +15916,128 @@
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3CADDA76" w14:textId="17BB2B1B" w:rsidR="00F55C71" w:rsidRDefault="007414D5" w:rsidP="002D2391">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3BB99508" wp14:editId="59972786">
             <wp:extent cx="4486275" cy="2447925"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:docPr id="1969599589" name="Graphic 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1969599589" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21">
+                    <a:blip r:embed="rId22">
                       <a:extLst>
                         <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId22"/>
+                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId23"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4486275" cy="2447925"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="027158E5" w14:textId="77777777" w:rsidR="00F55C71" w:rsidRDefault="00F55C71">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11B1F0" w14:textId="77777777" w:rsidR="000B1780" w:rsidRPr="00213EA9" w:rsidRDefault="0096746D" w:rsidP="00F05797">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Balk2"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc224894083"/>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Delovni </w:t>
       </w:r>
       <w:r w:rsidR="000B1780" w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
         </w:rPr>
         <w:t>list</w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
           <w:bCs/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="000B1780" w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4.5: Inventar (inventar materialnih tokov posameznih procesov v življenjskem ciklu)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p w14:paraId="5C11B1F2" w14:textId="77777777" w:rsidR="00D12E81" w:rsidRPr="00213EA9" w:rsidRDefault="00A40F5C" w:rsidP="002D2391">
       <w:r w:rsidRPr="00213EA9">
         <w:t>Spodnja tabela prikazuje, kateri podatki so potrebni za inventar materialnih tokov posameznih procesov glede na vrsto študije:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="GridTable5Dark-Accent3"/>
+        <w:tblStyle w:val="KlavuzTablo5Koyu-Vurgu3"/>
         <w:tblW w:w="9067" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="8358"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D12E81" w:rsidRPr="00213EA9" w14:paraId="5C11B1F5" w14:textId="77777777" w:rsidTr="00C87F23">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11B1F3" w14:textId="77777777" w:rsidR="00D12E81" w:rsidRPr="00213EA9" w:rsidRDefault="00854587" w:rsidP="002D2391">
             <w:r w:rsidRPr="00213EA9">
               <w:sym w:font="Wingdings 2" w:char="F0A4"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8358" w:type="dxa"/>
@@ -16019,298 +16062,298 @@
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11B1F6" w14:textId="77777777" w:rsidR="00D12E81" w:rsidRPr="00213EA9" w:rsidRDefault="00854587" w:rsidP="002D2391">
             <w:r w:rsidRPr="00213EA9">
               <w:sym w:font="Wingdings 2" w:char="F09B"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8358" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11B1F7" w14:textId="77777777" w:rsidR="00D12E81" w:rsidRPr="00213EA9" w:rsidRDefault="00D12E81" w:rsidP="002D2391">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00213EA9">
               <w:t>neobvezno zaradi manjše pomembnosti ali morebitnih manjkajočih podatkov</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="622F7191" w14:textId="77777777" w:rsidR="00A406AD" w:rsidRPr="00213EA9" w:rsidRDefault="00A406AD" w:rsidP="00A406AD">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Balk2"/>
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc224894084"/>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Delovni listi</w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4.6: Ocena vplivov na okolje</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p w14:paraId="5124B080" w14:textId="77777777" w:rsidR="00A406AD" w:rsidRPr="009A6E16" w:rsidRDefault="00A406AD" w:rsidP="009A6E16">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Balk3"/>
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="30" w:name="_Toc224894085"/>
       <w:r w:rsidRPr="009A6E16">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t xml:space="preserve">Ocena vplivov na okolje z </w:t>
       </w:r>
       <w:r w:rsidRPr="009A6E16">
         <w:t>razvrstitvijo ugotovljenih vplivov na okolje v matriko MECO</w:t>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
       <w:r w:rsidRPr="009A6E16">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0793FCC3" w14:textId="77777777" w:rsidR="00A406AD" w:rsidRPr="00213EA9" w:rsidRDefault="00A406AD" w:rsidP="00A406AD">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t>Določite merila načrtovanja za trajnost. Načrtovanje trajnosti, ki se vključi v matriko MECO:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53548BA5" w14:textId="77777777" w:rsidR="00A406AD" w:rsidRPr="00213EA9" w:rsidRDefault="00A406AD" w:rsidP="00E857DC">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t>Uporaba materialov</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D7E2BBB" w14:textId="77777777" w:rsidR="00A406AD" w:rsidRPr="00213EA9" w:rsidRDefault="00A406AD" w:rsidP="00E857DC">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t>Poraba energije</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C608944" w14:textId="77777777" w:rsidR="00A406AD" w:rsidRPr="00213EA9" w:rsidRDefault="00A406AD" w:rsidP="00E857DC">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t>Trdni odpadki</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E7EB192" w14:textId="77777777" w:rsidR="00A406AD" w:rsidRPr="00213EA9" w:rsidRDefault="00A406AD" w:rsidP="00E857DC">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t>Strupeni izpusti</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D6F0CE7" w14:textId="77777777" w:rsidR="00A406AD" w:rsidRPr="00213EA9" w:rsidRDefault="00A406AD" w:rsidP="00E857DC">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t>Družbena odgovornost</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="484EABBF" w14:textId="77777777" w:rsidR="00A406AD" w:rsidRPr="00213EA9" w:rsidRDefault="00A406AD" w:rsidP="00E857DC">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t>...........</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D1F9036" w14:textId="77777777" w:rsidR="00A406AD" w:rsidRPr="00213EA9" w:rsidRDefault="00A406AD" w:rsidP="00E857DC">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t>...........</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EEC2895" w14:textId="77777777" w:rsidR="00A406AD" w:rsidRPr="00213EA9" w:rsidRDefault="00A406AD" w:rsidP="00E857DC">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t>...........</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DDA21D" w14:textId="77777777" w:rsidR="00A406AD" w:rsidRPr="00213EA9" w:rsidRDefault="00A406AD" w:rsidP="00A406AD"/>
     <w:p w14:paraId="15A0FF0A" w14:textId="77777777" w:rsidR="00A406AD" w:rsidRPr="00213EA9" w:rsidRDefault="00A406AD" w:rsidP="00A406AD">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t>Vnesite zgornja merila v prvo stolpce matrike MECO.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="LightList-Accent3"/>
+        <w:tblStyle w:val="AkListe-Vurgu3"/>
         <w:tblW w:w="9062" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9062"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A406AD" w:rsidRPr="00213EA9" w14:paraId="261483B6" w14:textId="77777777" w:rsidTr="000B284A">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C64E791" w14:textId="77777777" w:rsidR="00A406AD" w:rsidRPr="00213EA9" w:rsidRDefault="00A406AD" w:rsidP="009B1F9F"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A406AD" w:rsidRPr="00213EA9" w14:paraId="34F44965" w14:textId="77777777" w:rsidTr="000B284A">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="542"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C0DB561" w14:textId="77777777" w:rsidR="00A406AD" w:rsidRPr="00213EA9" w:rsidRDefault="00A406AD" w:rsidP="009B1F9F"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1AB0649C" w14:textId="77777777" w:rsidR="00A406AD" w:rsidRPr="00213EA9" w:rsidRDefault="00A406AD" w:rsidP="00A406AD">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t>V prvo vrstico matrike MECO vnesite prej opredeljene faze življenjskega cikla.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="LightList-Accent3"/>
+        <w:tblStyle w:val="AkListe-Vurgu3"/>
         <w:tblW w:w="9062" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9062"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A406AD" w:rsidRPr="00213EA9" w14:paraId="2057FEDD" w14:textId="77777777" w:rsidTr="000B284A">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C1081FF" w14:textId="77777777" w:rsidR="00A406AD" w:rsidRPr="00213EA9" w:rsidRDefault="00A406AD" w:rsidP="009B1F9F"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A406AD" w:rsidRPr="00213EA9" w14:paraId="2509EA2B" w14:textId="77777777" w:rsidTr="000B284A">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="542"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6AD91510" w14:textId="77777777" w:rsidR="00A406AD" w:rsidRPr="00213EA9" w:rsidRDefault="00A406AD" w:rsidP="009B1F9F"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="08694812" w14:textId="77777777" w:rsidR="00A406AD" w:rsidRPr="00213EA9" w:rsidRDefault="00A406AD" w:rsidP="00A406AD">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t>Izpolnite matriko MECO in označite polja z relativno velikim vplivom.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="GridTable5Dark-Accent3"/>
+        <w:tblStyle w:val="KlavuzTablo5Koyu-Vurgu3"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2349"/>
         <w:gridCol w:w="1136"/>
         <w:gridCol w:w="1115"/>
         <w:gridCol w:w="1116"/>
         <w:gridCol w:w="1115"/>
         <w:gridCol w:w="1115"/>
         <w:gridCol w:w="1116"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A406AD" w:rsidRPr="00213EA9" w14:paraId="4C123DF9" w14:textId="77777777" w:rsidTr="000B284A">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2376" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="49FE82DA" w14:textId="77777777" w:rsidR="00A406AD" w:rsidRPr="00213EA9" w:rsidRDefault="00A406AD" w:rsidP="000B284A">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
@@ -17056,51 +17099,51 @@
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="52DDC23B" w14:textId="77777777" w:rsidR="00A406AD" w:rsidRPr="00213EA9" w:rsidRDefault="00A406AD" w:rsidP="000B284A">
             <w:pPr>
               <w:keepNext/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="301773CB" w14:textId="77777777" w:rsidR="00A406AD" w:rsidRPr="00213EA9" w:rsidRDefault="00A406AD" w:rsidP="00A406AD"/>
     <w:p w14:paraId="5C11B1F9" w14:textId="4E04A162" w:rsidR="000B284A" w:rsidRDefault="000B284A">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="GridTable5Dark-Accent3"/>
+        <w:tblStyle w:val="KlavuzTablo5Koyu-Vurgu3"/>
         <w:tblW w:w="9067" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3964"/>
         <w:gridCol w:w="1531"/>
         <w:gridCol w:w="1721"/>
         <w:gridCol w:w="1851"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C36633" w:rsidRPr="00213EA9" w14:paraId="5C11B1FC" w14:textId="77777777" w:rsidTr="000B284A">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3964" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11B1FA" w14:textId="77777777" w:rsidR="00C36633" w:rsidRPr="00213EA9" w:rsidRDefault="00C36633" w:rsidP="002D2391"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
@@ -18063,51 +18106,51 @@
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00213EA9">
               <w:sym w:font="Wingdings 2" w:char="F0A4"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1851" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11B256" w14:textId="77777777" w:rsidR="00C36633" w:rsidRPr="00213EA9" w:rsidRDefault="00C36633" w:rsidP="002D2391">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00213EA9">
               <w:sym w:font="Wingdings 2" w:char="F0A4"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C11B42D" w14:textId="77777777" w:rsidR="008145C8" w:rsidRPr="00213EA9" w:rsidRDefault="0096746D" w:rsidP="0027647F">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Balk1"/>
       </w:pPr>
       <w:bookmarkStart w:id="31" w:name="_Toc206262338"/>
       <w:bookmarkStart w:id="32" w:name="_Toc210328748"/>
       <w:bookmarkStart w:id="33" w:name="_Toc224894086"/>
       <w:r w:rsidRPr="00213EA9">
         <w:lastRenderedPageBreak/>
         <w:t>Delovni listi 5: Analiza stroškov življenjskega cikla izdelka</w:t>
       </w:r>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p w14:paraId="5C11B42E" w14:textId="70D37ED6" w:rsidR="00EF6EE1" w:rsidRPr="00213EA9" w:rsidRDefault="00EF6EE1" w:rsidP="002D2391">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t xml:space="preserve">Ti delovni listi </w:t>
       </w:r>
       <w:r w:rsidR="00B545FE" w:rsidRPr="00213EA9">
@@ -18294,51 +18337,51 @@
     </w:p>
     <w:p w14:paraId="5C11B431" w14:textId="5AAB8B77" w:rsidR="000B284A" w:rsidRDefault="00EF6EE1" w:rsidP="002D2391">
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t xml:space="preserve">V spodnjo tabelo je treba vstaviti ekonomske ocene </w:t>
       </w:r>
       <w:r w:rsidR="00B545FE" w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t>stroškov predproizvodnje, proizvodnje, distribucije, uporabe in konca življenjske dobe</w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02123F15" w14:textId="77777777" w:rsidR="000B284A" w:rsidRDefault="000B284A">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="GridTable5Dark-Accent3"/>
+        <w:tblStyle w:val="KlavuzTablo5Koyu-Vurgu3"/>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1296"/>
         <w:gridCol w:w="1296"/>
         <w:gridCol w:w="1296"/>
         <w:gridCol w:w="1296"/>
         <w:gridCol w:w="1296"/>
         <w:gridCol w:w="1296"/>
         <w:gridCol w:w="1296"/>
       </w:tblGrid>
       <w:tr w:rsidR="0063355B" w:rsidRPr="00213EA9" w14:paraId="5C11B439" w14:textId="77777777" w:rsidTr="000B284A">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1296" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11B432" w14:textId="77777777" w:rsidR="0063355B" w:rsidRPr="00213EA9" w:rsidRDefault="0063355B" w:rsidP="002D2391"/>
         </w:tc>
@@ -19252,331 +19295,331 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11B48A" w14:textId="77777777" w:rsidR="0063355B" w:rsidRPr="00213EA9" w:rsidRDefault="0063355B" w:rsidP="002D2391">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11B48B" w14:textId="77777777" w:rsidR="0063355B" w:rsidRPr="00213EA9" w:rsidRDefault="0063355B" w:rsidP="002D2391">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C11B48D" w14:textId="77777777" w:rsidR="008145C8" w:rsidRPr="00213EA9" w:rsidRDefault="008145C8" w:rsidP="002D2391"/>
     <w:p w14:paraId="5C11B48E" w14:textId="71A885D2" w:rsidR="00D45A58" w:rsidRPr="00213EA9" w:rsidRDefault="0096746D" w:rsidP="0027647F">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Balk1"/>
       </w:pPr>
       <w:bookmarkStart w:id="34" w:name="_Toc206262339"/>
       <w:bookmarkStart w:id="35" w:name="_Toc210328749"/>
       <w:bookmarkStart w:id="36" w:name="_Toc224894087"/>
       <w:r w:rsidRPr="00213EA9">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Delovni listi 6: Razvoj strategije </w:t>
       </w:r>
       <w:r w:rsidR="008B2A85" w:rsidRPr="00213EA9">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">in priprava </w:t>
       </w:r>
       <w:r w:rsidR="008B2A85" w:rsidRPr="00213EA9">
         <w:t>načrta za trajnostno načrtovanje</w:t>
       </w:r>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p w14:paraId="5C11B48F" w14:textId="42E5D81C" w:rsidR="008B2A85" w:rsidRPr="00213EA9" w:rsidRDefault="0096746D" w:rsidP="00F05797">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Balk2"/>
       </w:pPr>
       <w:bookmarkStart w:id="37" w:name="_Toc224894088"/>
       <w:r w:rsidRPr="00213EA9">
         <w:t>Delovni listi 6.1: Razvoj strategije načrtovanja trajnosti</w:t>
       </w:r>
       <w:bookmarkEnd w:id="37"/>
     </w:p>
     <w:p w14:paraId="5C11B490" w14:textId="122C1BEC" w:rsidR="0063355B" w:rsidRPr="00213EA9" w:rsidRDefault="0063355B" w:rsidP="002D2391">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">Kateri sta dve </w:t>
       </w:r>
       <w:r w:rsidR="00B545FE" w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">najpomembnejši </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t>strategiji načrtovanja trajnosti za izboljšanje na podlagi rezultatov matrike MECO? Označite ju na kolesu strategije A.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11B491" w14:textId="591BA023" w:rsidR="0063355B" w:rsidRPr="00213EA9" w:rsidRDefault="0063355B" w:rsidP="002D2391">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">Kateri sta </w:t>
       </w:r>
       <w:r w:rsidR="00B545FE" w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">najpomembnejši </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">strategiji za izboljšanje trajnostnega načrtovanja na podlagi rezultatov </w:t>
       </w:r>
       <w:r w:rsidR="00B545FE" w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">izbire motivacijskih dejavnikov za </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t>trajnostno načrtovanje? Označite ju na kolesu strategije B.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11B492" w14:textId="5726CFC9" w:rsidR="0063355B" w:rsidRDefault="0063355B" w:rsidP="002D2391">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t>Na katere strategije se bodo podjetje in ekipa za načrtovanje trajnosti osredotočili v fazah ustvarjanja idej in razvoja koncepta? Označite jih na kolesu strategije C.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="610D7B45" w14:textId="77777777" w:rsidR="008E2C97" w:rsidRDefault="008E2C97" w:rsidP="008E2C97"/>
     <w:p w14:paraId="14A3D590" w14:textId="7EB5451F" w:rsidR="008E2C97" w:rsidRDefault="00EB602C" w:rsidP="008E2C97">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3CB9BCCA" wp14:editId="7F957B84">
             <wp:extent cx="1804936" cy="1221129"/>
             <wp:effectExtent l="0" t="0" r="5080" b="0"/>
             <wp:docPr id="28836881" name="Graphic 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="28836881" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23">
+                    <a:blip r:embed="rId24">
                       <a:extLst>
                         <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId24"/>
+                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId25"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1847715" cy="1250071"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4AF2DCB6" wp14:editId="60778191">
             <wp:extent cx="1787829" cy="1209555"/>
             <wp:effectExtent l="0" t="0" r="3175" b="0"/>
             <wp:docPr id="1937371303" name="Graphic 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="28836881" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23">
+                    <a:blip r:embed="rId24">
                       <a:extLst>
                         <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId24"/>
+                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId25"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1828106" cy="1236805"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3285BE38" wp14:editId="25E0AA7D">
             <wp:extent cx="1805651" cy="1221613"/>
             <wp:effectExtent l="0" t="0" r="4445" b="0"/>
             <wp:docPr id="88062221" name="Graphic 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="28836881" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23">
+                    <a:blip r:embed="rId24">
                       <a:extLst>
                         <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId24"/>
+                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId25"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1846054" cy="1248947"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FB60E72" w14:textId="77777777" w:rsidR="008E2C97" w:rsidRDefault="008E2C97" w:rsidP="008E2C97"/>
     <w:p w14:paraId="5C11B494" w14:textId="7B822E78" w:rsidR="00705448" w:rsidRPr="00213EA9" w:rsidRDefault="0096746D" w:rsidP="00F05797">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Balk2"/>
       </w:pPr>
       <w:bookmarkStart w:id="38" w:name="_Toc224894089"/>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">Delovni listi 6.2: </w:t>
       </w:r>
       <w:r w:rsidR="00705448" w:rsidRPr="00213EA9">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Priprava </w:t>
       </w:r>
       <w:r w:rsidR="00705448" w:rsidRPr="00213EA9">
         <w:t>poročila o načrtovanju trajnosti</w:t>
       </w:r>
       <w:bookmarkEnd w:id="38"/>
     </w:p>
     <w:p w14:paraId="5C11B495" w14:textId="4C3D9972" w:rsidR="00DA1A28" w:rsidRPr="00213EA9" w:rsidRDefault="00BD5AE6" w:rsidP="002D2391">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t>Pripravite kratek pregled (osnutek/povzetek) načrtovanja trajnosti.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11B496" w14:textId="108D779E" w:rsidR="00BD5AE6" w:rsidRPr="00213EA9" w:rsidRDefault="00BD5AE6" w:rsidP="002D2391">
       <w:r w:rsidRPr="00213EA9">
         <w:t>Kratek pregled načrtovanja trajnosti je bistven za razumevanje ciljev procesa načrtovanja trajnosti izdelka, saj načrtovalcu zagotavlja vse informacije, potrebne za razvoj in predstavitev rešitev, ki ustrezajo potrebam, pričakovanjem in ciljem podjetja.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11B497" w14:textId="0799A63F" w:rsidR="00BD5AE6" w:rsidRPr="00213EA9" w:rsidRDefault="00BD5AE6" w:rsidP="002D2391">
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">Dober načrt trajnostnega razvoja mora vsebovati informacije, navedene v spodnji tabeli. V stolpcih so navedeni primeri, ki vas ne smejo obremenjevati. Čeprav so </w:t>
       </w:r>
       <w:r w:rsidR="00B545FE" w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">popolni </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">delovni listi </w:t>
       </w:r>
       <w:r w:rsidR="00B545FE" w:rsidRPr="00213EA9">
         <w:t>bistveni</w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00B545FE" w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">moramo posebno pozornost in skrb posvetiti osnutku </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t>v točki 4.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11B498" w14:textId="77777777" w:rsidR="00BD5AE6" w:rsidRPr="00213EA9" w:rsidRDefault="00BD5AE6" w:rsidP="002D2391"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="GridTable5Dark-Accent3"/>
+        <w:tblStyle w:val="KlavuzTablo5Koyu-Vurgu3"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2666"/>
         <w:gridCol w:w="67"/>
         <w:gridCol w:w="962"/>
         <w:gridCol w:w="459"/>
         <w:gridCol w:w="652"/>
         <w:gridCol w:w="718"/>
         <w:gridCol w:w="252"/>
         <w:gridCol w:w="33"/>
         <w:gridCol w:w="13"/>
         <w:gridCol w:w="38"/>
         <w:gridCol w:w="3159"/>
         <w:gridCol w:w="25"/>
         <w:gridCol w:w="18"/>
       </w:tblGrid>
       <w:tr w:rsidR="00551C9F" w:rsidRPr="00213EA9" w14:paraId="5C11B49B" w14:textId="77777777" w:rsidTr="00D9134E">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:hRule="exact" w:val="413"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -21830,51 +21873,51 @@
           <w:p w14:paraId="5C11B567" w14:textId="77777777" w:rsidR="00BF00C9" w:rsidRPr="00213EA9" w:rsidRDefault="0085593A" w:rsidP="002D2391">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00213EA9">
               <w:rPr>
                 <w:rStyle w:val="hps"/>
               </w:rPr>
               <w:t>Literatura</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C11B569" w14:textId="0352FB39" w:rsidR="00D9134E" w:rsidRDefault="00D9134E" w:rsidP="002D2391"/>
     <w:p w14:paraId="217C7BF2" w14:textId="77777777" w:rsidR="00D9134E" w:rsidRDefault="00D9134E">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="GridTable4-Accent3"/>
+        <w:tblStyle w:val="KlavuzuTablo4-Vurgu3"/>
         <w:tblW w:w="9180" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2802"/>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="3260"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BF00C9" w:rsidRPr="00213EA9" w14:paraId="5C11B56C" w14:textId="77777777" w:rsidTr="00C5763E">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:hRule="exact" w:val="587"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5920" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5C11B56A" w14:textId="77777777" w:rsidR="00BF00C9" w:rsidRPr="00213EA9" w:rsidRDefault="00BF00C9" w:rsidP="002D2391">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
@@ -22141,145 +22184,145 @@
             <w:tcW w:w="3260" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11B57F" w14:textId="18FB1C63" w:rsidR="00A57E49" w:rsidRPr="00213EA9" w:rsidRDefault="0085593A" w:rsidP="002D2391">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00213EA9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Določite </w:t>
             </w:r>
             <w:r w:rsidR="00A57E49" w:rsidRPr="00213EA9">
               <w:t>potrebe po zunanji podpori v projektu</w:t>
             </w:r>
             <w:r w:rsidR="00B545FE" w:rsidRPr="00213EA9">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C11B581" w14:textId="77777777" w:rsidR="00DA1A28" w:rsidRPr="00213EA9" w:rsidRDefault="00DA1A28" w:rsidP="002D2391"/>
     <w:p w14:paraId="5C11B582" w14:textId="77777777" w:rsidR="008B2A85" w:rsidRPr="00213EA9" w:rsidRDefault="0096746D" w:rsidP="0027647F">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Balk1"/>
       </w:pPr>
       <w:bookmarkStart w:id="39" w:name="_Toc206262340"/>
       <w:bookmarkStart w:id="40" w:name="_Toc210328750"/>
       <w:bookmarkStart w:id="41" w:name="_Toc224894090"/>
       <w:r w:rsidRPr="00213EA9">
         <w:lastRenderedPageBreak/>
         <w:t>Delovni listi 7: Ideje za izboljšanje izdelka</w:t>
       </w:r>
       <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
       <w:bookmarkEnd w:id="41"/>
     </w:p>
     <w:p w14:paraId="24F9AB04" w14:textId="77777777" w:rsidR="00EE008B" w:rsidRPr="00213EA9" w:rsidRDefault="00EE008B" w:rsidP="002D2391"/>
     <w:p w14:paraId="5C11B583" w14:textId="77777777" w:rsidR="00D90E06" w:rsidRPr="00213EA9" w:rsidRDefault="00AA1D05" w:rsidP="002D2391">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t>Opredelite problem, na podlagi katerega boste izvedli kreativno delavnico:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11B584" w14:textId="77777777" w:rsidR="00D90E06" w:rsidRPr="00213EA9" w:rsidRDefault="00D90E06" w:rsidP="002D2391">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="GridTable4-Accent3"/>
+        <w:tblStyle w:val="KlavuzuTablo4-Vurgu3"/>
         <w:tblW w:w="9204" w:type="dxa"/>
         <w:tblInd w:w="5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9204"/>
       </w:tblGrid>
       <w:tr w:rsidR="000C03EA" w:rsidRPr="00213EA9" w14:paraId="5C11B586" w14:textId="77777777" w:rsidTr="00C5763E">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9204" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11B585" w14:textId="77777777" w:rsidR="000C03EA" w:rsidRPr="00213EA9" w:rsidRDefault="000C03EA" w:rsidP="002D2391"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000C03EA" w:rsidRPr="00213EA9" w14:paraId="5C11B588" w14:textId="77777777" w:rsidTr="00C5763E">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="542"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9204" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11B587" w14:textId="77777777" w:rsidR="000C03EA" w:rsidRPr="00213EA9" w:rsidRDefault="000C03EA" w:rsidP="002D2391"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C11B589" w14:textId="77777777" w:rsidR="00D90E06" w:rsidRPr="00213EA9" w:rsidRDefault="00D90E06" w:rsidP="002D2391">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C11B58A" w14:textId="77777777" w:rsidR="00D90E06" w:rsidRPr="00213EA9" w:rsidRDefault="00D90E06" w:rsidP="002D2391">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C11B58B" w14:textId="77777777" w:rsidR="00AA1D05" w:rsidRPr="00213EA9" w:rsidRDefault="00AA1D05" w:rsidP="002D2391">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C11B58C" w14:textId="6F2CC303" w:rsidR="00FE2ABB" w:rsidRPr="00213EA9" w:rsidRDefault="00D90E06" w:rsidP="002D2391">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">Organizirajte kreativno delavnico in predlagajte možne izboljšave z uporabo izbranih strategij načrtovanja za trajnost. Zberite </w:t>
       </w:r>
       <w:r w:rsidR="00B545FE" w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">opazne </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t>možne izboljšave med analizo matrike MECO in motivacijskih dejavnikov načrtovanja za trajnost.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="GridTable5Dark-Accent3"/>
+        <w:tblStyle w:val="KlavuzTablo5Koyu-Vurgu3"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="8253"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FE2ABB" w:rsidRPr="00213EA9" w14:paraId="5C11B58F" w14:textId="77777777" w:rsidTr="00C5763E">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11B58D" w14:textId="77777777" w:rsidR="00FE2ABB" w:rsidRPr="00213EA9" w:rsidRDefault="00FE2ABB" w:rsidP="002D2391"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11B58E" w14:textId="77777777" w:rsidR="00FE2ABB" w:rsidRPr="00213EA9" w:rsidRDefault="00FE2ABB" w:rsidP="002D2391">
             <w:pPr>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
@@ -22620,66 +22663,66 @@
             <w:r w:rsidRPr="00213EA9">
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11B5B8" w14:textId="77777777" w:rsidR="00FE2ABB" w:rsidRPr="00213EA9" w:rsidRDefault="00FE2ABB" w:rsidP="002D2391">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C11B5BA" w14:textId="250E2F21" w:rsidR="00C5763E" w:rsidRDefault="00C5763E" w:rsidP="002D2391"/>
     <w:p w14:paraId="2C32BA0A" w14:textId="77777777" w:rsidR="00C5763E" w:rsidRDefault="00C5763E">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11B5BB" w14:textId="36360A98" w:rsidR="00A4223C" w:rsidRPr="00213EA9" w:rsidRDefault="00A006B2" w:rsidP="002D2391">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Katera merila bi morala biti vključena v določanje prednostnih nalog možnih izboljšav?</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="GridTable5Dark-Accent3"/>
+        <w:tblStyle w:val="KlavuzTablo5Koyu-Vurgu3"/>
         <w:tblW w:w="8931" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="993"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A21E18" w:rsidRPr="00213EA9" w14:paraId="5C11B5C5" w14:textId="77777777" w:rsidTr="00C5763E">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
@@ -24209,51 +24252,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11B659" w14:textId="77777777" w:rsidR="00A21E18" w:rsidRPr="00213EA9" w:rsidRDefault="00A21E18" w:rsidP="002D2391">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11B65A" w14:textId="77777777" w:rsidR="00A21E18" w:rsidRPr="00213EA9" w:rsidRDefault="00A21E18" w:rsidP="002D2391">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C11B65C" w14:textId="77777777" w:rsidR="00A006B2" w:rsidRPr="00213EA9" w:rsidRDefault="00A006B2" w:rsidP="002D2391"/>
     <w:p w14:paraId="5C11B65D" w14:textId="77777777" w:rsidR="00A21E18" w:rsidRPr="00213EA9" w:rsidRDefault="00A21E18" w:rsidP="002D2391">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t>Razvrstite možnosti glede na oceno časovne izvedljivosti – kratkoročno (K), srednjeročno (S) ali dolgoročno (D).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11B660" w14:textId="77777777" w:rsidR="005D2DBD" w:rsidRPr="00213EA9" w:rsidRDefault="005D2DBD" w:rsidP="002D2391">
       <w:r w:rsidRPr="00213EA9">
         <w:t>Namen te matrike je oceniti ideje za izboljšanje izdelka, ki so nastale med iskanjem idej za izboljšanje, z vidika njihove tehnične, finančne, tržne in okoljske izvedljivosti.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11B661" w14:textId="4184ECDB" w:rsidR="005D2DBD" w:rsidRPr="00213EA9" w:rsidRDefault="005D2DBD" w:rsidP="002D2391">
       <w:r w:rsidRPr="00213EA9">
         <w:t>Ta matrika služi ekipi za načrtovanje trajnosti in vodstvu podjetja kot podlaga za odločanje, ali je treba določene možne izboljšave izvesti v kratkem, srednjeročnem ali dolgoročnem obdobju ali pa je treba neko možnost zavrniti. V nekaterih primerih so za potrditev določene ideje potrebne dodatne raziskave.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11B662" w14:textId="71E8A3C5" w:rsidR="005D2DBD" w:rsidRPr="00213EA9" w:rsidRDefault="005D2DBD" w:rsidP="002D2391">
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">Te delovne liste je mogoče </w:t>
       </w:r>
       <w:r w:rsidR="00B545FE" w:rsidRPr="00213EA9">
         <w:t>kakovostno</w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve"> uporabiti </w:t>
       </w:r>
@@ -24294,149 +24337,149 @@
       <w:r w:rsidR="00B545FE" w:rsidRPr="00213EA9">
         <w:t>pregledno</w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11B663" w14:textId="140F3DB3" w:rsidR="008B221D" w:rsidRPr="00213EA9" w:rsidRDefault="008B221D" w:rsidP="002D2391">
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">Glede na osnutek zasnove trajnosti se lahko dodajo dodatna merila (npr. </w:t>
       </w:r>
       <w:r w:rsidR="00B545FE" w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">estetika, </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t>ergonomija itd.).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11B664" w14:textId="77777777" w:rsidR="008B221D" w:rsidRPr="00213EA9" w:rsidRDefault="008B221D" w:rsidP="002D2391">
       <w:r w:rsidRPr="00213EA9">
         <w:t>Pri kvalitativni oceni upoštevamo vidike, kot so:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11B665" w14:textId="04D4DF41" w:rsidR="008B221D" w:rsidRPr="00213EA9" w:rsidRDefault="008B221D" w:rsidP="002D2391">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t>Tehnična izvedljivost: Ali so potrebni tehnični viri na voljo v podjetju? Ali obstajajo tveganja za zmanjšanje kakovosti izdelka? Ali so potrebne nove surovine lahko dostopne? Ali so nove tehnologije preizkušene in dostopne na trgu? Ali so dobavitelji znani in zaupanja vredni? Ali je potrebna nova oprema? Ali je potrebno novo osebje (ali nove odgovornosti)?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11B666" w14:textId="65A26868" w:rsidR="008B221D" w:rsidRPr="00213EA9" w:rsidRDefault="008B221D" w:rsidP="002D2391">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t>Finančna izvedljivost: Koliko naložb je potrebnih? Kakšen je finančni vpliv morebitnih izboljšav skozi celoten življenjski cikel?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11B667" w14:textId="5727E9D6" w:rsidR="006D0D09" w:rsidRPr="00213EA9" w:rsidRDefault="006D0D09" w:rsidP="002D2391">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">Tržna izvedljivost: Ali ima ideja </w:t>
       </w:r>
       <w:r w:rsidR="00B545FE" w:rsidRPr="00213EA9">
         <w:t>pomemben</w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve"> vpliv na trg? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11B668" w14:textId="79DF6DAE" w:rsidR="003C4023" w:rsidRPr="00213EA9" w:rsidRDefault="006D0D09" w:rsidP="002D2391">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t>Okoljska izvedljivost: Ali dosegamo prihranke materiala in energije? Ali se količina odpadkov in emisij povečuje ali zmanjšuje? Pogosto pride do kompromisov, saj načrtovanje trajnosti prinaša tako prednosti kot slabosti z okoljskega vidika. Pogosto je mogoče brez večjih stroškov opraviti grobe ocene v zvezi s tokovi energije in surovin, pri čemer so na voljo zadostne informacije za oceno okoljske optimalnosti. To je mogoče strogo potrditi s kvantitativno oceno življenjskega cikla.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11B669" w14:textId="77777777" w:rsidR="006D0D09" w:rsidRPr="00213EA9" w:rsidRDefault="006D0D09" w:rsidP="002D2391">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t>Druga možna polja v tabeli so lahko naslednja:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11B66A" w14:textId="6BD995EB" w:rsidR="006D0D09" w:rsidRPr="00213EA9" w:rsidRDefault="006D0D09" w:rsidP="002D2391">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t>Časovni okvir za izvedbo</w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t xml:space="preserve">Ekipa za načrtovanje trajnosti mora določiti, ali je možnost del </w:t>
       </w:r>
       <w:r w:rsidR="00B545FE" w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t>kratkoročnega, srednjeročnega ali dolgoročnega izvedbenega načrta</w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t xml:space="preserve">Ta časovni okvir je </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">seveda </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t>odvisen od splošne strategije podjetja.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11B66B" w14:textId="0837FC4F" w:rsidR="004A1AE8" w:rsidRPr="00213EA9" w:rsidRDefault="006D0D09" w:rsidP="002D2391">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t>Raven analize</w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">: Tukaj ekipa </w:t>
       </w:r>
       <w:r w:rsidR="00B545FE" w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">presodi, </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">ali </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t xml:space="preserve">je izvedena analiza </w:t>
       </w:r>
@@ -24460,51 +24503,51 @@
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">odločitev </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t xml:space="preserve">o </w:t>
       </w:r>
       <w:r w:rsidR="00B545FE" w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t xml:space="preserve">njihovi </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t xml:space="preserve">izvedbi. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11B66C" w14:textId="66D72276" w:rsidR="004A1AE8" w:rsidRPr="00213EA9" w:rsidRDefault="004A1AE8" w:rsidP="002D2391">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t>Opomba: Obstaja tudi polje za vnos mnenj</w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">, ki utemeljujejo </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t>odločitev</w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">, ali pa lahko vnesemo </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t>kakršne koli ustrezne pripombe</w:t>
       </w:r>
@@ -24547,51 +24590,51 @@
         </w:rPr>
         <w:t>izbrati ideje</w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">,  </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t xml:space="preserve">ki bodo </w:t>
       </w:r>
       <w:r w:rsidR="004A1AE8" w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">podrobneje obdelane </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t>v konceptu novega izdelka.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11B66F" w14:textId="77777777" w:rsidR="006D0D09" w:rsidRPr="00213EA9" w:rsidRDefault="006D0D09" w:rsidP="002D2391"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="GridTable5Dark-Accent3"/>
+        <w:tblStyle w:val="KlavuzTablo5Koyu-Vurgu3"/>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1358"/>
         <w:gridCol w:w="1028"/>
         <w:gridCol w:w="591"/>
         <w:gridCol w:w="426"/>
         <w:gridCol w:w="1438"/>
         <w:gridCol w:w="1027"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1169"/>
         <w:gridCol w:w="760"/>
       </w:tblGrid>
       <w:tr w:rsidR="003C4023" w:rsidRPr="00213EA9" w14:paraId="5C11B673" w14:textId="77777777" w:rsidTr="00E857DC">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1358" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11B670" w14:textId="77777777" w:rsidR="003C4023" w:rsidRPr="00213EA9" w:rsidRDefault="003C4023" w:rsidP="002D2391"/>
@@ -25548,139 +25591,139 @@
             </w:pPr>
             <w:r w:rsidRPr="00213EA9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">„1 do 5“ </w:t>
             </w:r>
             <w:r w:rsidR="003C4023" w:rsidRPr="00213EA9">
               <w:t>(od nizke robustnosti do visoke robustnosti</w:t>
             </w:r>
             <w:r w:rsidR="003C4023" w:rsidRPr="00213EA9">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C11B6D4" w14:textId="77777777" w:rsidR="003C4023" w:rsidRPr="00213EA9" w:rsidRDefault="003C4023" w:rsidP="002D2391"/>
     <w:p w14:paraId="5C11B6D5" w14:textId="77777777" w:rsidR="003C4023" w:rsidRPr="00213EA9" w:rsidRDefault="003C4023" w:rsidP="002D2391"/>
     <w:p w14:paraId="5C11B6D6" w14:textId="77777777" w:rsidR="008B2A85" w:rsidRPr="00213EA9" w:rsidRDefault="0096746D" w:rsidP="0027647F">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Balk1"/>
       </w:pPr>
       <w:bookmarkStart w:id="42" w:name="_Toc206262341"/>
       <w:bookmarkStart w:id="43" w:name="_Toc210328751"/>
       <w:bookmarkStart w:id="44" w:name="_Toc224894091"/>
       <w:r w:rsidRPr="00213EA9">
         <w:lastRenderedPageBreak/>
         <w:t>Delovni listi 8: Razvoj in ocena koncepta izdelka</w:t>
       </w:r>
       <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
     </w:p>
     <w:p w14:paraId="4565C40E" w14:textId="77777777" w:rsidR="00365C73" w:rsidRPr="00213EA9" w:rsidRDefault="00365C73" w:rsidP="002D2391"/>
     <w:p w14:paraId="5C11B6D7" w14:textId="77777777" w:rsidR="004A1AE8" w:rsidRPr="00213EA9" w:rsidRDefault="004A1AE8" w:rsidP="002D2391">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">Določite, </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t xml:space="preserve">katera merila je treba upoštevati </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">pri izbiri </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t>najboljšega koncepta.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="LightList-Accent3"/>
+        <w:tblStyle w:val="AkListe-Vurgu3"/>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9072"/>
       </w:tblGrid>
       <w:tr w:rsidR="0085593A" w:rsidRPr="00213EA9" w14:paraId="5C11B6D9" w14:textId="77777777" w:rsidTr="00546153">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9072" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11B6D8" w14:textId="77777777" w:rsidR="0085593A" w:rsidRPr="00213EA9" w:rsidRDefault="0085593A" w:rsidP="002D2391"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0085593A" w:rsidRPr="00213EA9" w14:paraId="5C11B6DB" w14:textId="77777777" w:rsidTr="00546153">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="542"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9072" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11B6DA" w14:textId="77777777" w:rsidR="0085593A" w:rsidRPr="00213EA9" w:rsidRDefault="0085593A" w:rsidP="002D2391"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C11B6DD" w14:textId="77777777" w:rsidR="004A1AE8" w:rsidRPr="00213EA9" w:rsidRDefault="004A1AE8" w:rsidP="002D2391">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t>Predlagajte koncepte in jih ocenite glede na merila (z opisnimi ali številčnimi ocenami):</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="GridTable5Dark-Accent3"/>
+        <w:tblStyle w:val="KlavuzTablo5Koyu-Vurgu3"/>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="959"/>
         <w:gridCol w:w="1119"/>
         <w:gridCol w:w="1057"/>
         <w:gridCol w:w="1211"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="919"/>
         <w:gridCol w:w="1113"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BE00C2" w:rsidRPr="00213EA9" w14:paraId="5C11B6E6" w14:textId="77777777" w:rsidTr="00546153">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11B6DE" w14:textId="77777777" w:rsidR="00BE00C2" w:rsidRPr="00213EA9" w:rsidRDefault="00BE00C2" w:rsidP="002D2391">
             <w:r w:rsidRPr="00213EA9">
@@ -26114,74 +26157,74 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="919" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11B708" w14:textId="77777777" w:rsidR="00BE00C2" w:rsidRPr="00213EA9" w:rsidRDefault="00BE00C2" w:rsidP="002D2391">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1113" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11B709" w14:textId="77777777" w:rsidR="00BE00C2" w:rsidRPr="00213EA9" w:rsidRDefault="00BE00C2" w:rsidP="002D2391">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C11B70B" w14:textId="77777777" w:rsidR="00ED1FE3" w:rsidRPr="00213EA9" w:rsidRDefault="00ED1FE3" w:rsidP="002D2391"/>
     <w:p w14:paraId="5C11B70C" w14:textId="77777777" w:rsidR="00BE00C2" w:rsidRPr="00213EA9" w:rsidRDefault="00BE00C2" w:rsidP="002D2391">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t xml:space="preserve">Primerjajte </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">koncept </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t>novega izdelka z osnovnim ali referenčnim izdelkom v skladu z določenimi merili (uporabite opisne ali številčne ocene):</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="GridTable5Dark-Accent3"/>
+        <w:tblStyle w:val="KlavuzTablo5Koyu-Vurgu3"/>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="959"/>
         <w:gridCol w:w="1119"/>
         <w:gridCol w:w="1057"/>
         <w:gridCol w:w="1211"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="919"/>
         <w:gridCol w:w="1113"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BE00C2" w:rsidRPr="00213EA9" w14:paraId="5C11B715" w14:textId="77777777" w:rsidTr="00546153">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11B70D" w14:textId="77777777" w:rsidR="00BE00C2" w:rsidRPr="00213EA9" w:rsidRDefault="00BE00C2" w:rsidP="002D2391">
             <w:r w:rsidRPr="00213EA9">
@@ -26538,116 +26581,116 @@
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1113" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11B72F" w14:textId="77777777" w:rsidR="00BE00C2" w:rsidRPr="00213EA9" w:rsidRDefault="00BE00C2" w:rsidP="002D2391">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C11B731" w14:textId="77777777" w:rsidR="00BE00C2" w:rsidRPr="00213EA9" w:rsidRDefault="00BE00C2" w:rsidP="002D2391">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C11B732" w14:textId="77777777" w:rsidR="008B2A85" w:rsidRPr="00213EA9" w:rsidRDefault="0096746D" w:rsidP="0027647F">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Balk1"/>
       </w:pPr>
       <w:bookmarkStart w:id="45" w:name="_Toc206262342"/>
       <w:bookmarkStart w:id="46" w:name="_Toc210328752"/>
       <w:bookmarkStart w:id="47" w:name="_Toc224894092"/>
       <w:r w:rsidRPr="00213EA9">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Delovni listi 9: Podrobni razvoj izdelka, </w:t>
       </w:r>
       <w:r w:rsidR="00E54270" w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
         </w:rPr>
         <w:t>priprava proizvodnje in uvedba na trg</w:t>
       </w:r>
       <w:bookmarkEnd w:id="45"/>
       <w:bookmarkEnd w:id="46"/>
       <w:bookmarkEnd w:id="47"/>
     </w:p>
     <w:p w14:paraId="5C11B733" w14:textId="77777777" w:rsidR="003322A6" w:rsidRPr="00213EA9" w:rsidRDefault="003322A6" w:rsidP="002D2391">
       <w:r w:rsidRPr="00213EA9">
         <w:t>To poglavje ne vključuje posebnih orodij.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11B735" w14:textId="59D4970C" w:rsidR="008A0DC3" w:rsidRPr="00213EA9" w:rsidRDefault="0096746D" w:rsidP="0027647F">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Balk1"/>
       </w:pPr>
       <w:bookmarkStart w:id="48" w:name="_Toc206262343"/>
       <w:bookmarkStart w:id="49" w:name="_Toc210328753"/>
       <w:bookmarkStart w:id="50" w:name="_Toc224894093"/>
       <w:r w:rsidRPr="00213EA9">
         <w:lastRenderedPageBreak/>
         <w:t>Delovni listi 10: Ocena izdelka in načrtovanje projekta za trajnost</w:t>
       </w:r>
       <w:bookmarkEnd w:id="48"/>
       <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
     </w:p>
     <w:p w14:paraId="7C482532" w14:textId="77777777" w:rsidR="00365C73" w:rsidRPr="00213EA9" w:rsidRDefault="00365C73" w:rsidP="002D2391"/>
     <w:p w14:paraId="5C11B736" w14:textId="2C548C71" w:rsidR="00883359" w:rsidRPr="00213EA9" w:rsidRDefault="00AF5F93" w:rsidP="002D2391">
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">S tem vprašalnikom lahko ocenite </w:t>
       </w:r>
       <w:r w:rsidR="00546153">
         <w:t>projekt in izdelek podjetja</w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11B737" w14:textId="0A11CB43" w:rsidR="00883359" w:rsidRDefault="0096746D" w:rsidP="00F05797">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Balk2"/>
       </w:pPr>
       <w:bookmarkStart w:id="51" w:name="_Toc224894094"/>
       <w:r w:rsidRPr="00213EA9">
         <w:t>Delovni listi 10.1: Ocena projekta načrtovanja za trajnost</w:t>
       </w:r>
       <w:bookmarkEnd w:id="51"/>
     </w:p>
     <w:p w14:paraId="0D99DA13" w14:textId="77777777" w:rsidR="00546153" w:rsidRPr="00546153" w:rsidRDefault="00546153" w:rsidP="00546153"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="GridTable5Dark-Accent3"/>
+        <w:tblStyle w:val="KlavuzTablo5Koyu-Vurgu3"/>
         <w:tblW w:w="9283" w:type="dxa"/>
         <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="599"/>
         <w:gridCol w:w="2977"/>
         <w:gridCol w:w="1266"/>
         <w:gridCol w:w="10"/>
         <w:gridCol w:w="48"/>
         <w:gridCol w:w="1333"/>
         <w:gridCol w:w="81"/>
         <w:gridCol w:w="1740"/>
         <w:gridCol w:w="1229"/>
       </w:tblGrid>
       <w:tr w:rsidR="0026640E" w:rsidRPr="00213EA9" w14:paraId="5C11B739" w14:textId="77777777" w:rsidTr="00546153">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9283" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
@@ -28123,66 +28166,66 @@
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3050" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="5C11B7BA" w14:textId="77777777" w:rsidR="00E56047" w:rsidRPr="00213EA9" w:rsidRDefault="00E56047" w:rsidP="002D2391">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1B3F72B4" w14:textId="3E1AF447" w:rsidR="00546153" w:rsidRDefault="00546153" w:rsidP="00546153"/>
     <w:p w14:paraId="2B1A2F1F" w14:textId="77777777" w:rsidR="00546153" w:rsidRDefault="00546153">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11B7BC" w14:textId="423F8E36" w:rsidR="00883359" w:rsidRDefault="0096746D" w:rsidP="00F05797">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Balk2"/>
       </w:pPr>
       <w:bookmarkStart w:id="52" w:name="_Toc224894095"/>
       <w:r w:rsidRPr="00213EA9">
         <w:lastRenderedPageBreak/>
         <w:t>Delovni listi 10.2: Ocena zasnove trajnostnega izdelka</w:t>
       </w:r>
       <w:bookmarkEnd w:id="52"/>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27827E2F" w14:textId="77777777" w:rsidR="00546153" w:rsidRPr="00546153" w:rsidRDefault="00546153" w:rsidP="00546153"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="GridTable5Dark-Accent3"/>
+        <w:tblStyle w:val="KlavuzTablo5Koyu-Vurgu3"/>
         <w:tblW w:w="9283" w:type="dxa"/>
         <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="599"/>
         <w:gridCol w:w="2942"/>
         <w:gridCol w:w="1205"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="1702"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E56047" w:rsidRPr="00213EA9" w14:paraId="5C11B7BE" w14:textId="77777777" w:rsidTr="00546153">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9283" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
           <w:p w14:paraId="5C11B7BD" w14:textId="77777777" w:rsidR="00E56047" w:rsidRPr="00213EA9" w:rsidRDefault="00E56047" w:rsidP="002D2391">
             <w:pPr>
@@ -29352,78 +29395,78 @@
             </w:r>
             <w:r w:rsidR="00B545FE" w:rsidRPr="00213EA9">
               <w:t>potrebam podjetja</w:t>
             </w:r>
             <w:r w:rsidRPr="00213EA9">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5742" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="5C11B834" w14:textId="77777777" w:rsidR="006D1026" w:rsidRPr="00213EA9" w:rsidRDefault="006D1026" w:rsidP="002D2391">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C11B836" w14:textId="77777777" w:rsidR="008A0DC3" w:rsidRPr="00213EA9" w:rsidRDefault="008A0DC3" w:rsidP="002D2391"/>
     <w:p w14:paraId="5C11B837" w14:textId="0DFA37BA" w:rsidR="008A0DC3" w:rsidRPr="00213EA9" w:rsidRDefault="0096746D" w:rsidP="0027647F">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Balk1"/>
       </w:pPr>
       <w:bookmarkStart w:id="53" w:name="_Toc206262344"/>
       <w:bookmarkStart w:id="54" w:name="_Toc210328754"/>
       <w:bookmarkStart w:id="55" w:name="_Toc224894096"/>
       <w:r w:rsidRPr="00213EA9">
         <w:lastRenderedPageBreak/>
         <w:t>Delovni list 11: Akcijski načrt za nadaljnje dejavnosti načrtovanja trajnosti</w:t>
       </w:r>
       <w:bookmarkEnd w:id="53"/>
       <w:bookmarkEnd w:id="54"/>
       <w:bookmarkEnd w:id="55"/>
     </w:p>
     <w:p w14:paraId="5C11B838" w14:textId="424607E9" w:rsidR="00AF5F93" w:rsidRPr="00213EA9" w:rsidRDefault="00AF5F93" w:rsidP="002D2391">
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">Na podlagi ocene projekta načrtovanja trajnosti in načrtovanega izdelka morajo vodstvo in ekipa za načrtovanje trajnosti oceniti, kako izvesti nadaljnji razvoj v zvezi z načrtovanjem trajnosti. </w:t>
       </w:r>
       <w:r w:rsidR="00B545FE" w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">Podjetje s sistemom zagotavljanja kakovosti ali sistemom okoljskega upravljanja </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t>lahko v te procese vključi metodo trajnostnega oblikovanja. Podjetje mora vsaj razviti akcijski načrt za nadaljnje načrtovanje trajnosti prihodnjih izdelkov, ki mora odgovoriti na naslednja vprašanja:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11B839" w14:textId="77777777" w:rsidR="008B2A85" w:rsidRPr="00213EA9" w:rsidRDefault="008B2A85" w:rsidP="002D2391"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="LightList-Accent3"/>
+        <w:tblStyle w:val="AkListe-Vurgu3"/>
         <w:tblW w:w="9204" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1840"/>
         <w:gridCol w:w="1841"/>
         <w:gridCol w:w="1841"/>
         <w:gridCol w:w="1841"/>
         <w:gridCol w:w="1841"/>
       </w:tblGrid>
       <w:tr w:rsidR="006D1026" w:rsidRPr="00213EA9" w14:paraId="5C11B83F" w14:textId="77777777" w:rsidTr="00546153">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1840" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11B83A" w14:textId="77777777" w:rsidR="006D1026" w:rsidRPr="00213EA9" w:rsidRDefault="006D1026" w:rsidP="002D2391">
             <w:r w:rsidRPr="00213EA9">
               <w:t>Kaj</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -29514,66 +29557,66 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1841" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11B843" w14:textId="77777777" w:rsidR="006D1026" w:rsidRPr="00213EA9" w:rsidRDefault="006D1026" w:rsidP="002D2391">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1841" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11B844" w14:textId="77777777" w:rsidR="006D1026" w:rsidRPr="00213EA9" w:rsidRDefault="006D1026" w:rsidP="002D2391">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C11B846" w14:textId="77777777" w:rsidR="006D1026" w:rsidRPr="00213EA9" w:rsidRDefault="006D1026" w:rsidP="002D2391"/>
     <w:p w14:paraId="5C11B847" w14:textId="5A8E8463" w:rsidR="00D5073D" w:rsidRPr="00213EA9" w:rsidRDefault="00AF5F93" w:rsidP="00F05797">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Balk2"/>
       </w:pPr>
       <w:bookmarkStart w:id="56" w:name="_Toc224894097"/>
       <w:r w:rsidRPr="00213EA9">
         <w:t>Seznam za preverjanje sistema okoljskega upravljanja in načrtovanja trajnosti</w:t>
       </w:r>
       <w:bookmarkEnd w:id="56"/>
     </w:p>
     <w:p w14:paraId="5C11B848" w14:textId="28799FD6" w:rsidR="00AF5F93" w:rsidRPr="00213EA9" w:rsidRDefault="009570A2" w:rsidP="002D2391">
       <w:r w:rsidRPr="00213EA9">
         <w:t>V preglednici ponujamo kontrolni seznam, ki ga lahko uporabite za pregled uspešnosti projekta načrtovanja trajnosti.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="GridTable5Dark-Accent3"/>
+        <w:tblStyle w:val="KlavuzTablo5Koyu-Vurgu3"/>
         <w:tblW w:w="9214" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4820"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="992"/>
       </w:tblGrid>
       <w:tr w:rsidR="000B39E2" w:rsidRPr="00213EA9" w14:paraId="5C11B84E" w14:textId="77777777" w:rsidTr="00546153">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11B849" w14:textId="77777777" w:rsidR="000B39E2" w:rsidRPr="00213EA9" w:rsidRDefault="000B39E2" w:rsidP="002D2391"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
@@ -33599,53 +33642,53 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11B9FB" w14:textId="77777777" w:rsidR="00EA002D" w:rsidRPr="00213EA9" w:rsidRDefault="00EA002D" w:rsidP="002D2391">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11B9FC" w14:textId="77777777" w:rsidR="00EA002D" w:rsidRPr="00213EA9" w:rsidRDefault="00EA002D" w:rsidP="002D2391">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0362F738" w14:textId="77777777" w:rsidR="00274C2F" w:rsidRDefault="00274C2F" w:rsidP="002D2391">
       <w:pPr>
         <w:sectPr w:rsidR="00274C2F" w:rsidSect="00AE7546">
-          <w:headerReference w:type="default" r:id="rId25"/>
-[...1 lines deleted...]
-          <w:headerReference w:type="first" r:id="rId27"/>
+          <w:headerReference w:type="default" r:id="rId26"/>
+          <w:footerReference w:type="default" r:id="rId27"/>
+          <w:headerReference w:type="first" r:id="rId28"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3953F043" w14:textId="2272BC10" w:rsidR="00506F55" w:rsidRDefault="00506F55"/>
     <w:p w14:paraId="0EE9A856" w14:textId="0DB177F5" w:rsidR="00506F55" w:rsidRPr="00324C61" w:rsidRDefault="009A7FB8" w:rsidP="00506F55">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6C53A9D3" wp14:editId="60A6E9DA">
             <wp:extent cx="3356028" cy="900752"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1791490838" name="Picture 41"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -33816,260 +33859,259 @@
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="000F7BDF" w:rsidRPr="00213EA9" w:rsidSect="00AE7546">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6D6E3BFE" w14:textId="77777777" w:rsidR="00276CE5" w:rsidRDefault="00276CE5" w:rsidP="002D2391">
+    <w:p w14:paraId="15818C77" w14:textId="77777777" w:rsidR="00694FC0" w:rsidRDefault="00694FC0" w:rsidP="002D2391">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6097DA8D" w14:textId="77777777" w:rsidR="00276CE5" w:rsidRDefault="00276CE5" w:rsidP="002D2391">
+    <w:p w14:paraId="774053E8" w14:textId="77777777" w:rsidR="00694FC0" w:rsidRDefault="00694FC0" w:rsidP="002D2391">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Raleway">
-    <w:panose1 w:val="020B0503030101060003"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="A2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="5000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Raleway Black">
-    <w:charset w:val="00"/>
+    <w:charset w:val="A2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="5000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Raleway SemiBold">
-    <w:charset w:val="00"/>
+    <w:charset w:val="A2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="5000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HdrGaramond-Regular">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PF Centro Sans Pro Thin">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Raleway Medium">
-    <w:charset w:val="00"/>
+    <w:charset w:val="A2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="5000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Raleway ExtraBold">
-    <w:charset w:val="00"/>
+    <w:charset w:val="A2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="5000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2B406C04" w14:textId="09FA6DCA" w:rsidR="006146F2" w:rsidRDefault="006146F2" w:rsidP="006146F2">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="AltBilgi"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5059B03A" w14:textId="77777777" w:rsidR="00276CE5" w:rsidRDefault="00276CE5" w:rsidP="002D2391">
+    <w:p w14:paraId="3EA0FCBE" w14:textId="77777777" w:rsidR="00694FC0" w:rsidRDefault="00694FC0" w:rsidP="002D2391">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="42D702F0" w14:textId="77777777" w:rsidR="00276CE5" w:rsidRDefault="00276CE5" w:rsidP="002D2391">
+    <w:p w14:paraId="23F44B4C" w14:textId="77777777" w:rsidR="00694FC0" w:rsidRDefault="00694FC0" w:rsidP="002D2391">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="67FFBDFB" w14:textId="6E98BBD3" w:rsidR="007804AD" w:rsidRPr="00C77E30" w:rsidRDefault="0035714D" w:rsidP="00C77E30">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="stBilgi"/>
     </w:pPr>
     <w:r w:rsidRPr="004B4E23">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="746A7CEB" wp14:editId="6711D30E">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>2583712</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-4516974</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="751300" cy="8282517"/>
           <wp:effectExtent l="6350" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1746977090" name="Picture 3" descr="A pattern of colorful circles&#10;&#10;AI-generated content may be incorrect.">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{004E8A04-F447-423A-2AE5-2E926CBEB927}"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
@@ -34110,51 +34152,51 @@
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2D398FC1" w14:textId="6711DFFB" w:rsidR="007804AD" w:rsidRDefault="007804AD" w:rsidP="00315E68">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="stBilgi"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24B748DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="12CC646A"/>
     <w:lvl w:ilvl="0" w:tplc="EC041E26">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="462" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04240019" w:tentative="1">
@@ -34417,51 +34459,51 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04240005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76C07618"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2C0AD628"/>
     <w:lvl w:ilvl="0" w:tplc="6B54F326">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="ListParagraph"/>
+      <w:pStyle w:val="ListeParagraf"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2912" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04240003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListSmall"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04240005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -34543,54 +34585,53 @@
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="960919038">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2040350153">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1050959125">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="183330382">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="4"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="60"/>
+  <w:zoom w:percent="100"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
@@ -34680,73 +34721,76 @@
     <w:rsid w:val="004219E5"/>
     <w:rsid w:val="00424AA5"/>
     <w:rsid w:val="004320B7"/>
     <w:rsid w:val="00444FB1"/>
     <w:rsid w:val="00450E59"/>
     <w:rsid w:val="004544A1"/>
     <w:rsid w:val="00455043"/>
     <w:rsid w:val="00455AAB"/>
     <w:rsid w:val="0046449D"/>
     <w:rsid w:val="00473D5F"/>
     <w:rsid w:val="00490BFB"/>
     <w:rsid w:val="0049124C"/>
     <w:rsid w:val="004A1AE8"/>
     <w:rsid w:val="004A239F"/>
     <w:rsid w:val="004C0CD6"/>
     <w:rsid w:val="004C1D49"/>
     <w:rsid w:val="004C4377"/>
     <w:rsid w:val="004F0375"/>
     <w:rsid w:val="005017D6"/>
     <w:rsid w:val="00506F55"/>
     <w:rsid w:val="00510DCE"/>
     <w:rsid w:val="00521CC5"/>
     <w:rsid w:val="00523476"/>
     <w:rsid w:val="00527313"/>
     <w:rsid w:val="005326C6"/>
+    <w:rsid w:val="00545605"/>
     <w:rsid w:val="00546153"/>
+    <w:rsid w:val="00551650"/>
     <w:rsid w:val="00551C9F"/>
     <w:rsid w:val="0057667E"/>
     <w:rsid w:val="00595AF9"/>
     <w:rsid w:val="005B610C"/>
     <w:rsid w:val="005C1E0A"/>
     <w:rsid w:val="005C2A16"/>
     <w:rsid w:val="005C3081"/>
     <w:rsid w:val="005D1AF5"/>
     <w:rsid w:val="005D2DBD"/>
     <w:rsid w:val="005E1AA5"/>
     <w:rsid w:val="005E4755"/>
     <w:rsid w:val="005F30DD"/>
     <w:rsid w:val="00600AF4"/>
     <w:rsid w:val="00614365"/>
     <w:rsid w:val="006146F2"/>
     <w:rsid w:val="0063355B"/>
     <w:rsid w:val="006445B0"/>
     <w:rsid w:val="00655873"/>
     <w:rsid w:val="006654E5"/>
     <w:rsid w:val="00665D8E"/>
     <w:rsid w:val="006812A3"/>
     <w:rsid w:val="0068337B"/>
+    <w:rsid w:val="00694FC0"/>
     <w:rsid w:val="006A064E"/>
     <w:rsid w:val="006A1B13"/>
     <w:rsid w:val="006A1FBA"/>
     <w:rsid w:val="006A69E4"/>
     <w:rsid w:val="006D0D09"/>
     <w:rsid w:val="006D1026"/>
     <w:rsid w:val="006F593B"/>
     <w:rsid w:val="00705448"/>
     <w:rsid w:val="007201B6"/>
     <w:rsid w:val="0073041A"/>
     <w:rsid w:val="007414D5"/>
     <w:rsid w:val="007442B4"/>
     <w:rsid w:val="00751F43"/>
     <w:rsid w:val="00761763"/>
     <w:rsid w:val="00762C00"/>
     <w:rsid w:val="007804AD"/>
     <w:rsid w:val="00786052"/>
     <w:rsid w:val="007A0597"/>
     <w:rsid w:val="007B622A"/>
     <w:rsid w:val="007C006B"/>
     <w:rsid w:val="007C051A"/>
     <w:rsid w:val="007D3B76"/>
     <w:rsid w:val="007E77E3"/>
     <w:rsid w:val="007F0D74"/>
     <w:rsid w:val="007F4BD5"/>
@@ -34796,57 +34840,59 @@
     <w:rsid w:val="009B34ED"/>
     <w:rsid w:val="009B455B"/>
     <w:rsid w:val="009B4E3C"/>
     <w:rsid w:val="009E58D2"/>
     <w:rsid w:val="009F0125"/>
     <w:rsid w:val="009F5025"/>
     <w:rsid w:val="009F63E7"/>
     <w:rsid w:val="00A006B2"/>
     <w:rsid w:val="00A12A96"/>
     <w:rsid w:val="00A21E18"/>
     <w:rsid w:val="00A27AC5"/>
     <w:rsid w:val="00A406AD"/>
     <w:rsid w:val="00A40BCA"/>
     <w:rsid w:val="00A40F5C"/>
     <w:rsid w:val="00A421DD"/>
     <w:rsid w:val="00A4223C"/>
     <w:rsid w:val="00A43013"/>
     <w:rsid w:val="00A5200D"/>
     <w:rsid w:val="00A539C8"/>
     <w:rsid w:val="00A56750"/>
     <w:rsid w:val="00A57E49"/>
     <w:rsid w:val="00A75E51"/>
     <w:rsid w:val="00A83DD4"/>
     <w:rsid w:val="00A86E0F"/>
     <w:rsid w:val="00AA1D05"/>
+    <w:rsid w:val="00AB2022"/>
     <w:rsid w:val="00AB62BC"/>
     <w:rsid w:val="00AC55BA"/>
     <w:rsid w:val="00AD11E7"/>
     <w:rsid w:val="00AD3F01"/>
     <w:rsid w:val="00AE1D4E"/>
     <w:rsid w:val="00AE7546"/>
     <w:rsid w:val="00AF05E3"/>
+    <w:rsid w:val="00AF32A6"/>
     <w:rsid w:val="00AF4829"/>
     <w:rsid w:val="00AF5F93"/>
     <w:rsid w:val="00AF6F04"/>
     <w:rsid w:val="00B005B4"/>
     <w:rsid w:val="00B125A0"/>
     <w:rsid w:val="00B21919"/>
     <w:rsid w:val="00B21D93"/>
     <w:rsid w:val="00B3302A"/>
     <w:rsid w:val="00B45A7F"/>
     <w:rsid w:val="00B46BD1"/>
     <w:rsid w:val="00B50DCD"/>
     <w:rsid w:val="00B545FE"/>
     <w:rsid w:val="00B84E15"/>
     <w:rsid w:val="00BB2876"/>
     <w:rsid w:val="00BC0D76"/>
     <w:rsid w:val="00BC526B"/>
     <w:rsid w:val="00BD5AE6"/>
     <w:rsid w:val="00BE00C2"/>
     <w:rsid w:val="00BF00C9"/>
     <w:rsid w:val="00BF580D"/>
     <w:rsid w:val="00C002EB"/>
     <w:rsid w:val="00C179A2"/>
     <w:rsid w:val="00C231C0"/>
     <w:rsid w:val="00C36633"/>
     <w:rsid w:val="00C41E58"/>
@@ -34874,50 +34920,51 @@
     <w:rsid w:val="00D53106"/>
     <w:rsid w:val="00D750CC"/>
     <w:rsid w:val="00D80C98"/>
     <w:rsid w:val="00D84D5D"/>
     <w:rsid w:val="00D90E06"/>
     <w:rsid w:val="00D9134E"/>
     <w:rsid w:val="00DA07F9"/>
     <w:rsid w:val="00DA1A28"/>
     <w:rsid w:val="00DA4B05"/>
     <w:rsid w:val="00DB008D"/>
     <w:rsid w:val="00DB0552"/>
     <w:rsid w:val="00DB19C5"/>
     <w:rsid w:val="00DC322D"/>
     <w:rsid w:val="00DC34FD"/>
     <w:rsid w:val="00DC45D7"/>
     <w:rsid w:val="00DD2FDC"/>
     <w:rsid w:val="00DD4C42"/>
     <w:rsid w:val="00DD66EE"/>
     <w:rsid w:val="00DE28CF"/>
     <w:rsid w:val="00E13B88"/>
     <w:rsid w:val="00E31D4E"/>
     <w:rsid w:val="00E34D5A"/>
     <w:rsid w:val="00E51E1A"/>
     <w:rsid w:val="00E54270"/>
     <w:rsid w:val="00E56047"/>
+    <w:rsid w:val="00E6044F"/>
     <w:rsid w:val="00E716F6"/>
     <w:rsid w:val="00E857DC"/>
     <w:rsid w:val="00E926F8"/>
     <w:rsid w:val="00EA002D"/>
     <w:rsid w:val="00EA2E64"/>
     <w:rsid w:val="00EA527B"/>
     <w:rsid w:val="00EB602C"/>
     <w:rsid w:val="00ED1FE3"/>
     <w:rsid w:val="00ED3963"/>
     <w:rsid w:val="00ED622A"/>
     <w:rsid w:val="00EE008B"/>
     <w:rsid w:val="00EF1A5A"/>
     <w:rsid w:val="00EF6EE1"/>
     <w:rsid w:val="00F0119F"/>
     <w:rsid w:val="00F05797"/>
     <w:rsid w:val="00F34696"/>
     <w:rsid w:val="00F55C71"/>
     <w:rsid w:val="00F706FD"/>
     <w:rsid w:val="00F72E32"/>
     <w:rsid w:val="00F82F09"/>
     <w:rsid w:val="00F91F93"/>
     <w:rsid w:val="00F93EE7"/>
     <w:rsid w:val="00FB68DE"/>
     <w:rsid w:val="00FC7606"/>
     <w:rsid w:val="00FC7AF0"/>
@@ -34930,51 +34977,51 @@
     <w:rsid w:val="00FF6588"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sl-SI" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5C11AE0E"/>
   <w15:docId w15:val="{D8B3FED7-4142-4BC0-8D12-22AEBEBDED1A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sl-SI" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:before="200" w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -35341,813 +35388,813 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002D2391"/>
     <w:rPr>
       <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Balk1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading1Char"/>
+    <w:link w:val="Balk1Char"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="001324CE"/>
     <w:pPr>
       <w:pageBreakBefore/>
       <w:pBdr>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:left w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:right w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
       </w:pBdr>
       <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Balk2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading2Char"/>
+    <w:link w:val="Balk2Char"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00F05797"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="F7E22C"/>
         <w:left w:val="single" w:sz="24" w:space="0" w:color="F7E22C"/>
         <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F7E22C"/>
         <w:right w:val="single" w:sz="24" w:space="0" w:color="F7E22C"/>
       </w:pBdr>
       <w:shd w:val="clear" w:color="auto" w:fill="F7E22C"/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
       <w:b/>
       <w:smallCaps/>
       <w:spacing w:val="15"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Balk3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading3Char"/>
+    <w:link w:val="Balk3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009A6E16"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="2" w:color="4F81BD" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="6" w:space="2" w:color="4F81BD" w:themeColor="accent1"/>
       </w:pBdr>
       <w:spacing w:before="300" w:after="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:caps/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Balk4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading4Char"/>
+    <w:link w:val="Balk4Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002E6300"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="dotted" w:sz="6" w:space="2" w:color="4F81BD" w:themeColor="accent1"/>
         <w:left w:val="dotted" w:sz="6" w:space="2" w:color="4F81BD" w:themeColor="accent1"/>
       </w:pBdr>
       <w:spacing w:before="300" w:after="0"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:caps/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="10"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Balk5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading5Char"/>
+    <w:link w:val="Balk5Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002E6300"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="6" w:space="1" w:color="4F81BD" w:themeColor="accent1"/>
       </w:pBdr>
       <w:spacing w:before="300" w:after="0"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:caps/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="10"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading6">
+  <w:style w:type="paragraph" w:styleId="Balk6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading6Char"/>
+    <w:link w:val="Balk6Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002E6300"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="dotted" w:sz="6" w:space="1" w:color="4F81BD" w:themeColor="accent1"/>
       </w:pBdr>
       <w:spacing w:before="300" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:caps/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="10"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading7">
+  <w:style w:type="paragraph" w:styleId="Balk7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading7Char"/>
+    <w:link w:val="Balk7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002E6300"/>
     <w:pPr>
       <w:spacing w:before="300" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:caps/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="10"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading8">
+  <w:style w:type="paragraph" w:styleId="Balk8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading8Char"/>
+    <w:link w:val="Balk8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002E6300"/>
     <w:pPr>
       <w:spacing w:before="300" w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:caps/>
       <w:spacing w:val="10"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading9">
+  <w:style w:type="paragraph" w:styleId="Balk9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading9Char"/>
+    <w:link w:val="Balk9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002E6300"/>
     <w:pPr>
       <w:spacing w:before="300" w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:caps/>
       <w:spacing w:val="10"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="VarsaylanParagrafYazTipi">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="NormalTablo">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="ListeYok">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="paragraph" w:styleId="KonuBal">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="TitleChar"/>
+    <w:link w:val="KonuBalChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="000D0D37"/>
     <w:pPr>
       <w:spacing w:before="720"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Raleway Black" w:hAnsi="Raleway Black"/>
       <w:b/>
       <w:bCs/>
       <w:caps/>
       <w:spacing w:val="10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
-[...2 lines deleted...]
-    <w:link w:val="Title"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KonuBalChar">
+    <w:name w:val="Konu Başlığı Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="KonuBal"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="000D0D37"/>
     <w:rPr>
       <w:rFonts w:ascii="Raleway Black" w:hAnsi="Raleway Black"/>
       <w:b/>
       <w:bCs/>
       <w:caps/>
       <w:spacing w:val="10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="BalonMetni">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:link w:val="BalonMetniChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CF0523"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...2 lines deleted...]
-    <w:link w:val="BalloonText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalonMetniChar">
+    <w:name w:val="Balon Metni Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="BalonMetni"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF0523"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Balk1Char">
+    <w:name w:val="Başlık 1 Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Balk1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="001324CE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00037DFC"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="TabloKlavuzu">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00037DFC"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Balk3Char">
+    <w:name w:val="Başlık 3 Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Balk3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="009A6E16"/>
     <w:rPr>
       <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
       <w:caps/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
       <w:spacing w:val="15"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Balk5Char">
+    <w:name w:val="Başlık 5 Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Balk5"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="002E6300"/>
     <w:rPr>
       <w:caps/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="10"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Balk2Char">
+    <w:name w:val="Başlık 2 Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Balk2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00F05797"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
       <w:b/>
       <w:smallCaps/>
       <w:spacing w:val="15"/>
       <w:shd w:val="clear" w:color="auto" w:fill="F7E22C"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="hps">
     <w:name w:val="hps"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:rsid w:val="00F91F93"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="shorttext">
     <w:name w:val="short_text"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:rsid w:val="00F91F93"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="st">
     <w:name w:val="st"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:rsid w:val="00F91F93"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Balk4Char">
+    <w:name w:val="Başlık 4 Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Balk4"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="002E6300"/>
     <w:rPr>
       <w:caps/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="10"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="ListeParagraf">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="ListParagraphChar"/>
+    <w:link w:val="ListeParagrafChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="002E6300"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:ind w:left="426" w:hanging="426"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="atn">
     <w:name w:val="atn"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:rsid w:val="0032262E"/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Kpr">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000B1780"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading6"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Balk6Char">
+    <w:name w:val="Başlık 6 Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Balk6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="002E6300"/>
     <w:rPr>
       <w:caps/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="10"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading7"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Balk7Char">
+    <w:name w:val="Başlık 7 Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Balk7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002E6300"/>
     <w:rPr>
       <w:caps/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="10"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Balk8Char">
+    <w:name w:val="Başlık 8 Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Balk8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002E6300"/>
     <w:rPr>
       <w:caps/>
       <w:spacing w:val="10"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Balk9Char">
+    <w:name w:val="Başlık 9 Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Balk9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002E6300"/>
     <w:rPr>
       <w:i/>
       <w:caps/>
       <w:spacing w:val="10"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Caption">
+  <w:style w:type="paragraph" w:styleId="ResimYazs">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002E6300"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
+  <w:style w:type="paragraph" w:styleId="Altyaz">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="SubtitleChar"/>
+    <w:link w:val="AltyazChar"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00BC526B"/>
     <w:pPr>
       <w:spacing w:after="1000" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Raleway SemiBold" w:hAnsi="Raleway SemiBold"/>
       <w:b/>
       <w:bCs/>
       <w:spacing w:val="10"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
-[...2 lines deleted...]
-    <w:link w:val="Subtitle"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AltyazChar">
+    <w:name w:val="Altyazı Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Altyaz"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="00BC526B"/>
     <w:rPr>
       <w:rFonts w:ascii="Raleway SemiBold" w:hAnsi="Raleway SemiBold"/>
       <w:b/>
       <w:bCs/>
       <w:spacing w:val="10"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Strong">
+  <w:style w:type="character" w:styleId="Gl">
     <w:name w:val="Strong"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="002E6300"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Emphasis">
+  <w:style w:type="character" w:styleId="Vurgu">
     <w:name w:val="Emphasis"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="002E6300"/>
     <w:rPr>
       <w:caps/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NoSpacing">
+  <w:style w:type="paragraph" w:styleId="AralkYok">
     <w:name w:val="No Spacing"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="NoSpacingChar"/>
+    <w:link w:val="AralkYokChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="002E6300"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="NoSpacingChar">
-[...2 lines deleted...]
-    <w:link w:val="NoSpacing"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AralkYokChar">
+    <w:name w:val="Aralık Yok Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="AralkYok"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="002E6300"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Quote">
+  <w:style w:type="paragraph" w:styleId="Alnt">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="QuoteChar"/>
+    <w:link w:val="AlntChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="002E6300"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
-[...2 lines deleted...]
-    <w:link w:val="Quote"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AlntChar">
+    <w:name w:val="Alıntı Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Alnt"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="002E6300"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+  <w:style w:type="paragraph" w:styleId="GlAlnt">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="IntenseQuoteChar"/>
+    <w:link w:val="GlAlntChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="002E6300"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="4F81BD" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="4" w:space="10" w:color="4F81BD" w:themeColor="accent1"/>
       </w:pBdr>
       <w:spacing w:after="0"/>
       <w:ind w:left="1296" w:right="1152"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
-[...2 lines deleted...]
-    <w:link w:val="IntenseQuote"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="GlAlntChar">
+    <w:name w:val="Güçlü Alıntı Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="GlAlnt"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="002E6300"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SubtleEmphasis">
+  <w:style w:type="character" w:styleId="HafifVurgulama">
     <w:name w:val="Subtle Emphasis"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
     <w:rsid w:val="002E6300"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseEmphasis">
+  <w:style w:type="character" w:styleId="GlVurgulama">
     <w:name w:val="Intense Emphasis"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="002E6300"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:caps/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
       <w:spacing w:val="10"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SubtleReference">
+  <w:style w:type="character" w:styleId="HafifBavuru">
     <w:name w:val="Subtle Reference"/>
     <w:uiPriority w:val="31"/>
     <w:qFormat/>
     <w:rsid w:val="002E6300"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseReference">
+  <w:style w:type="character" w:styleId="GlBavuru">
     <w:name w:val="Intense Reference"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="002E6300"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:caps/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BookTitle">
+  <w:style w:type="character" w:styleId="KitapBal">
     <w:name w:val="Book Title"/>
     <w:uiPriority w:val="33"/>
     <w:qFormat/>
     <w:rsid w:val="002E6300"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:spacing w:val="9"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOCHeading">
+  <w:style w:type="paragraph" w:styleId="TBal">
     <w:name w:val="TOC Heading"/>
-    <w:basedOn w:val="Heading1"/>
+    <w:basedOn w:val="Balk1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002E6300"/>
     <w:pPr>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
+  <w:style w:type="table" w:styleId="OrtaGlgeleme1-Vurgu1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="002E6300"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
@@ -36200,53 +36247,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightList-Accent1">
+  <w:style w:type="table" w:styleId="AkListe-Vurgu1">
     <w:name w:val="Light List Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00D322E4"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
@@ -36287,56 +36334,56 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="alt-edited">
     <w:name w:val="alt-edited"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:rsid w:val="000564DE"/>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumShading2-Accent1">
+  <w:style w:type="table" w:styleId="OrtaGlgeleme2-Vurgu1">
     <w:name w:val="Medium Shading 2 Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="64"/>
     <w:rsid w:val="005E1AA5"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -36432,53 +36479,53 @@
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightGrid-Accent1">
+  <w:style w:type="table" w:styleId="AkKlavuz-Vurgu1">
     <w:name w:val="Light Grid Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00A006B2"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
@@ -36557,74 +36604,74 @@
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
     <w:name w:val="Table Grid1"/>
-    <w:basedOn w:val="TableNormal"/>
-    <w:next w:val="TableGrid"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:next w:val="TabloKlavuzu"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00DD66EE"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent61">
     <w:name w:val="List Table 7 Colorful - Accent 61"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="52"/>
     <w:rsid w:val="000F7BDF"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
@@ -36703,51 +36750,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent11">
     <w:name w:val="Grid Table 5 Dark - Accent 11"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="50"/>
     <w:rsid w:val="00527313"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
@@ -36807,79 +36854,79 @@
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
+  <w:style w:type="paragraph" w:styleId="Dzeltme">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="006A69E4"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC1">
+  <w:style w:type="paragraph" w:styleId="T1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006A69E4"/>
     <w:pPr>
       <w:spacing w:after="100"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="GridTable1Light-Accent1">
+  <w:style w:type="table" w:styleId="KlavuzTablo1Ak-Vurgu1">
     <w:name w:val="Grid Table 1 Light Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="46"/>
     <w:rsid w:val="00320BFA"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="B8CCE4" w:themeColor="accent1" w:themeTint="66"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="B8CCE4" w:themeColor="accent1" w:themeTint="66"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B8CCE4" w:themeColor="accent1" w:themeTint="66"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="B8CCE4" w:themeColor="accent1" w:themeTint="66"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B8CCE4" w:themeColor="accent1" w:themeTint="66"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B8CCE4" w:themeColor="accent1" w:themeTint="66"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -36890,491 +36937,491 @@
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="double" w:sz="2" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TOCHeading0">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TOCHeading">
     <w:name w:val="TOC_Heading"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TOCHeadingChar"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="00E13B88"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TOCHeadingChar">
     <w:name w:val="TOC_Heading Char"/>
-    <w:basedOn w:val="Heading1Char"/>
-    <w:link w:val="TOCHeading0"/>
+    <w:basedOn w:val="Balk1Char"/>
+    <w:link w:val="TOCHeading"/>
     <w:rsid w:val="00E13B88"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps w:val="0"/>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
+  <w:style w:type="character" w:styleId="YerTutucuMetni">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B545FE"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC2">
+  <w:style w:type="paragraph" w:styleId="T2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="200"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC3">
+  <w:style w:type="paragraph" w:styleId="T3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="400"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC4">
+  <w:style w:type="paragraph" w:styleId="T4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="600"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char1">
     <w:name w:val="Heading 1 Char1"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char1">
     <w:name w:val="Heading 2 Char1"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char1">
     <w:name w:val="Heading 5 Char1"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="stBilgi">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:link w:val="stBilgiChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:before="0" w:after="120" w:line="252" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="stBilgiChar">
+    <w:name w:val="Üst Bilgi Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="stBilgi"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:rFonts w:ascii="Raleway" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Raleway" w:cstheme="majorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="AltBilgi">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:link w:val="AltBilgiChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:before="0" w:after="120" w:line="252" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AltBilgiChar">
+    <w:name w:val="Alt Bilgi Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="AltBilgi"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:rFonts w:ascii="Raleway" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Raleway" w:cstheme="majorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar1">
     <w:name w:val="Subtitle Char1"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SubHeader">
     <w:name w:val="SubHeader"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="120" w:line="252" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:i/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar1">
     <w:name w:val="Title Char1"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="984806" w:themeColor="accent6" w:themeShade="80"/>
       <w:spacing w:val="5"/>
       <w:kern w:val="28"/>
       <w:sz w:val="96"/>
       <w:szCs w:val="52"/>
       <w:lang w:val="sl-SI"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bibliography">
+  <w:style w:type="paragraph" w:styleId="Kaynaka">
     <w:name w:val="Bibliography"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="37"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       <w:ind w:left="720" w:hanging="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="longtext">
     <w:name w:val="long_text"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:rsid w:val="00006A8B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ZnakZnakCharCharZnakZnakCharCharZnakZnakCharChar">
     <w:name w:val="Znak Znak Char Char Znak Znak Char Char Znak Znak Char Char"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
+  <w:style w:type="character" w:styleId="AklamaBavurusu">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
+  <w:style w:type="paragraph" w:styleId="AklamaMetni">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
+    <w:link w:val="AklamaMetniChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AklamaMetniChar">
+    <w:name w:val="Açıklama Metni Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="AklamaMetni"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:rFonts w:ascii="Raleway" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Raleway" w:cstheme="majorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentSubject"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AklamaKonusuChar">
+    <w:name w:val="Açıklama Konusu Char"/>
+    <w:basedOn w:val="AklamaMetniChar"/>
+    <w:link w:val="AklamaKonusu"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:rFonts w:ascii="Raleway" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Raleway" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
+  <w:style w:type="paragraph" w:styleId="AklamaKonusu">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="CommentText"/>
-[...1 lines deleted...]
-    <w:link w:val="CommentSubjectChar"/>
+    <w:basedOn w:val="AklamaMetni"/>
+    <w:next w:val="AklamaMetni"/>
+    <w:link w:val="AklamaKonusuChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar1">
     <w:name w:val="Comment Subject Char1"/>
-    <w:basedOn w:val="CommentTextChar"/>
+    <w:basedOn w:val="AklamaMetniChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:rFonts w:ascii="Raleway" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Raleway" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent2Char">
-[...2 lines deleted...]
-    <w:link w:val="BodyTextIndent2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="GvdeMetniGirintisi2Char">
+    <w:name w:val="Gövde Metni Girintisi 2 Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="GvdeMetniGirintisi2"/>
     <w:semiHidden/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times" w:eastAsia="HdrGaramond-Regular" w:hAnsi="Times"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
+  <w:style w:type="paragraph" w:styleId="GvdeMetniGirintisi2">
     <w:name w:val="Body Text Indent 2"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextIndent2Char"/>
+    <w:link w:val="GvdeMetniGirintisi2Char"/>
     <w:semiHidden/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:overflowPunct w:val="0"/>
       <w:spacing w:before="0" w:after="120" w:line="252" w:lineRule="auto"/>
       <w:ind w:firstLine="340"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times" w:eastAsia="HdrGaramond-Regular" w:hAnsi="Times"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent2Char1">
     <w:name w:val="Body Text Indent 2 Char1"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="p1a">
     <w:name w:val="p1a"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="p1aChar"/>
     <w:semiHidden/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:overflowPunct w:val="0"/>
       <w:spacing w:before="0" w:after="120" w:line="312" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="majorBidi"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="p1aChar">
     <w:name w:val="p1a Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="p1a"/>
     <w:semiHidden/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:rFonts w:ascii="Raleway" w:eastAsia="Times New Roman" w:hAnsi="Raleway" w:cstheme="majorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pa0">
     <w:name w:val="Pa0"/>
     <w:basedOn w:val="Default"/>
     <w:next w:val="Default"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:spacing w:before="0" w:line="241" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="PF Centro Sans Pro Thin" w:hAnsi="PF Centro Sans Pro Thin" w:cstheme="minorBidi"/>
       <w:color w:val="auto"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
@@ -37403,65 +37450,65 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Ciljikoraka">
     <w:name w:val="Cilji koraka"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CiljikorakaChar"/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="18" w:space="1" w:color="auto"/>
         <w:bottom w:val="single" w:sz="18" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="0" w:after="120" w:line="252" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar2">
     <w:name w:val="Title Char2"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
       <w:kern w:val="28"/>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightList-Accent3">
+  <w:style w:type="table" w:styleId="AkListe-Vurgu3">
     <w:name w:val="Light List Accent 3"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
@@ -37505,53 +37552,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumShading2-Accent3">
+  <w:style w:type="table" w:styleId="OrtaGlgeleme2-Vurgu3">
     <w:name w:val="Medium Shading 2 Accent 3"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="64"/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
@@ -37651,102 +37698,102 @@
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="HTMLPreformatted">
+  <w:style w:type="paragraph" w:styleId="HTMLncedenBiimlendirilmi">
     <w:name w:val="HTML Preformatted"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HTMLPreformattedChar"/>
+    <w:link w:val="HTMLncedenBiimlendirilmiChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="916"/>
         <w:tab w:val="left" w:pos="1832"/>
         <w:tab w:val="left" w:pos="2748"/>
         <w:tab w:val="left" w:pos="3664"/>
         <w:tab w:val="left" w:pos="4580"/>
         <w:tab w:val="left" w:pos="5496"/>
         <w:tab w:val="left" w:pos="6412"/>
         <w:tab w:val="left" w:pos="7328"/>
         <w:tab w:val="left" w:pos="8244"/>
         <w:tab w:val="left" w:pos="9160"/>
         <w:tab w:val="left" w:pos="10076"/>
         <w:tab w:val="left" w:pos="10992"/>
         <w:tab w:val="left" w:pos="11908"/>
         <w:tab w:val="left" w:pos="12824"/>
         <w:tab w:val="left" w:pos="13740"/>
         <w:tab w:val="left" w:pos="14656"/>
       </w:tabs>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HTMLPreformattedChar">
-[...2 lines deleted...]
-    <w:link w:val="HTMLPreformatted"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HTMLncedenBiimlendirilmiChar">
+    <w:name w:val="HTML Önceden Biçimlendirilmiş Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="HTMLncedenBiimlendirilmi"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightShading-Accent3">
+  <w:style w:type="table" w:styleId="AkGlgeleme-Vurgu3">
     <w:name w:val="Light Shading Accent 3"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
@@ -37798,53 +37845,53 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightGrid-Accent3">
+  <w:style w:type="table" w:styleId="AkKlavuz-Vurgu3">
     <w:name w:val="Light Grid Accent 3"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -37944,240 +37991,240 @@
           <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Notes">
     <w:name w:val="Notes"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="NotesChar"/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:before="0" w:after="120" w:line="252" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NotesChar">
     <w:name w:val="Notes Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="Notes"/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:rFonts w:ascii="Raleway" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Raleway" w:cstheme="majorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Preglednica">
     <w:name w:val="Preglednica"/>
     <w:next w:val="Normal"/>
     <w:link w:val="PreglednicaChar"/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PreglednicaChar">
     <w:name w:val="Preglednica Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="Preglednica"/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Slika">
     <w:name w:val="Slika"/>
     <w:link w:val="SlikaChar"/>
     <w:autoRedefine/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SlikaChar">
     <w:name w:val="Slika Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="Slika"/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabelaLevo">
     <w:name w:val="Tabela Levo"/>
-    <w:basedOn w:val="Title"/>
+    <w:basedOn w:val="KonuBal"/>
     <w:link w:val="TabelaLevoChar"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:before="0" w:after="360" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:caps w:val="0"/>
       <w:spacing w:val="-7"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListSmall">
     <w:name w:val="List Small"/>
-    <w:basedOn w:val="ListParagraph"/>
+    <w:basedOn w:val="ListeParagraf"/>
     <w:link w:val="ListSmallChar"/>
     <w:qFormat/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:before="0" w:after="120" w:line="252" w:lineRule="auto"/>
       <w:ind w:left="426" w:hanging="426"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabelaLevoChar">
     <w:name w:val="Tabela Levo Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="TabelaLevo"/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:rFonts w:ascii="Raleway" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Raleway" w:cstheme="majorBidi"/>
       <w:spacing w:val="-7"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
-[...2 lines deleted...]
-    <w:link w:val="ListParagraph"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListeParagrafChar">
+    <w:name w:val="Liste Paragraf Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="ListeParagraf"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListSmallChar">
     <w:name w:val="List Small Char"/>
-    <w:basedOn w:val="ListParagraphChar"/>
+    <w:basedOn w:val="ListeParagrafChar"/>
     <w:link w:val="ListSmall"/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
+  <w:style w:type="character" w:styleId="zlenenKpr">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="f21">
     <w:name w:val="f21"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:rsid w:val="00006A8B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BulletItem">
     <w:name w:val="Bullet Item"/>
     <w:basedOn w:val="Normal"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="360"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="0" w:after="0" w:line="312" w:lineRule="auto"/>
       <w:ind w:left="360" w:hanging="360"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="ListTable3-Accent1">
+  <w:style w:type="table" w:styleId="ListeTablo3-Vurgu1">
     <w:name w:val="List Table 3 Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="48"/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
@@ -38256,53 +38303,53 @@
         <w:tcBorders>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="double" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="double" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="GridTable4-Accent1">
+  <w:style w:type="table" w:styleId="KlavuzuTablo4-Vurgu1">
     <w:name w:val="Grid Table 4 Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="49"/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
@@ -38333,323 +38380,323 @@
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
+  <w:style w:type="character" w:styleId="zmlenmeyenBahsetme">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB" w:eastAsia="sl-SI"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NamigiNaslov">
     <w:name w:val="Namigi_Naslov"/>
-    <w:basedOn w:val="Heading5"/>
+    <w:basedOn w:val="Balk5"/>
     <w:link w:val="NamigiNaslovChar"/>
     <w:qFormat/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:keepNext/>
       <w:pBdr>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="200" w:after="160" w:line="252" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Raleway Medium" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Raleway Medium" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:caps w:val="0"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NamigiNaslovChar">
     <w:name w:val="Namigi_Naslov Char"/>
-    <w:basedOn w:val="Heading5Char"/>
+    <w:basedOn w:val="Balk5Char"/>
     <w:link w:val="NamigiNaslov"/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:rFonts w:ascii="Raleway Medium" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Raleway Medium" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:caps w:val="0"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="10"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGridLight">
+  <w:style w:type="table" w:styleId="TabloKlavuzuAk">
     <w:name w:val="Grid Table Light"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="40"/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+  <w:style w:type="paragraph" w:styleId="DipnotMetni">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:link w:val="DipnotMetniChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
-[...2 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DipnotMetniChar">
+    <w:name w:val="Dipnot Metni Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="DipnotMetni"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:rFonts w:ascii="Raleway" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Raleway" w:cstheme="majorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="DipnotBavurusu">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC5">
+  <w:style w:type="paragraph" w:styleId="T5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:before="0" w:after="0" w:line="252" w:lineRule="auto"/>
       <w:ind w:left="600"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC6">
+  <w:style w:type="paragraph" w:styleId="T6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:before="0" w:after="0" w:line="252" w:lineRule="auto"/>
       <w:ind w:left="800"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC7">
+  <w:style w:type="paragraph" w:styleId="T7">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:before="0" w:after="0" w:line="252" w:lineRule="auto"/>
       <w:ind w:left="1000"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC8">
+  <w:style w:type="paragraph" w:styleId="T8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:before="0" w:after="0" w:line="252" w:lineRule="auto"/>
       <w:ind w:left="1200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC9">
+  <w:style w:type="paragraph" w:styleId="T9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:before="0" w:after="0" w:line="252" w:lineRule="auto"/>
       <w:ind w:left="1400"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Content">
     <w:name w:val="Content"/>
-    <w:basedOn w:val="Heading1"/>
+    <w:basedOn w:val="Balk1"/>
     <w:link w:val="ContentChar"/>
     <w:qFormat/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:keepNext/>
       <w:pBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       <w:spacing w:before="480" w:after="300" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Raleway Black" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Raleway Black" w:cstheme="majorBidi"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:smallCaps w:val="0"/>
       <w:color w:val="auto"/>
       <w:spacing w:val="0"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ContentChar">
     <w:name w:val="Content Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="Content"/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:rFonts w:ascii="Raleway Black" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Raleway Black" w:cstheme="majorBidi"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TableofFigures">
+  <w:style w:type="paragraph" w:styleId="ekillerTablosu">
     <w:name w:val="table of figures"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:before="0" w:after="0" w:line="252" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="30Headline">
     <w:name w:val="30 Headline"/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
@@ -38693,76 +38740,76 @@
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:color w:val="1F497D" w:themeColor="text2"/>
       <w:sz w:val="28"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Poudarjenobesedilo">
     <w:name w:val="Poudarjeno besedilo"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Poudarjeniznakibesedila"/>
     <w:qFormat/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:b/>
       <w:color w:val="1F497D" w:themeColor="text2"/>
       <w:sz w:val="28"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Znakivvsebini">
     <w:name w:val="Znaki v vsebini"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="Vsebina"/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:color w:val="1F497D" w:themeColor="text2"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Poudarjeniznakibesedila">
     <w:name w:val="Poudarjeni znaki besedila"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="Poudarjenobesedilo"/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:b/>
       <w:color w:val="1F497D" w:themeColor="text2"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="GridTable5Dark-Accent4">
+  <w:style w:type="table" w:styleId="KlavuzTablo5Koyu-Vurgu4">
     <w:name w:val="Grid Table 5 Dark Accent 4"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="50"/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
@@ -38823,53 +38870,53 @@
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="ListTable3-Accent4">
+  <w:style w:type="table" w:styleId="ListeTablo3-Vurgu4">
     <w:name w:val="List Table 3 Accent 4"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="48"/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
@@ -38948,53 +38995,53 @@
         <w:tcBorders>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="double" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="double" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="GridTable4-Accent4">
+  <w:style w:type="table" w:styleId="KlavuzuTablo4-Vurgu4">
     <w:name w:val="Grid Table 4 Accent 4"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="49"/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C7" w:themeColor="accent4" w:themeTint="99"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="B2A1C7" w:themeColor="accent4" w:themeTint="99"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C7" w:themeColor="accent4" w:themeTint="99"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C7" w:themeColor="accent4" w:themeTint="99"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B2A1C7" w:themeColor="accent4" w:themeTint="99"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B2A1C7" w:themeColor="accent4" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
@@ -39045,107 +39092,107 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Chapterobjectives">
     <w:name w:val="Chapter_objectives"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="ChapterobjectivesChar"/>
     <w:qFormat/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Raleway ExtraBold" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Raleway ExtraBold" w:cstheme="majorBidi"/>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:lang w:val="en-GB" w:eastAsia="sl-SI"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CiljikorakaChar">
     <w:name w:val="Cilji koraka Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="Ciljikoraka"/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:rFonts w:ascii="Raleway" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Raleway" w:cstheme="majorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ChapterobjectivesChar">
     <w:name w:val="Chapter_objectives Char"/>
     <w:basedOn w:val="CiljikorakaChar"/>
     <w:link w:val="Chapterobjectives"/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:rFonts w:ascii="Raleway ExtraBold" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Raleway ExtraBold" w:cstheme="majorBidi"/>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="sl-SI"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="glossarytitle">
     <w:name w:val="glossary_title"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="glossarytitleChar"/>
     <w:qFormat/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:before="160" w:after="60" w:line="252" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Raleway ExtraBold" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Raleway ExtraBold" w:cstheme="majorBidi"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="glossarytitleChar">
     <w:name w:val="glossary_title Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="glossarytitle"/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:rFonts w:ascii="Raleway ExtraBold" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Raleway ExtraBold" w:cstheme="majorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="ListTable3-Accent3">
+  <w:style w:type="table" w:styleId="ListeTablo3-Vurgu3">
     <w:name w:val="List Table 3 Accent 3"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="48"/>
     <w:rsid w:val="0027647F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
       </w:tcPr>
@@ -39223,53 +39270,53 @@
         <w:tcBorders>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="double" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="double" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="GridTable5Dark-Accent3">
+  <w:style w:type="table" w:styleId="KlavuzTablo5Koyu-Vurgu3">
     <w:name w:val="Grid Table 5 Dark Accent 3"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="50"/>
     <w:rsid w:val="00F82F09"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
@@ -39329,53 +39376,53 @@
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="GridTable4-Accent3">
+  <w:style w:type="table" w:styleId="KlavuzuTablo4-Vurgu3">
     <w:name w:val="Grid Table 4 Accent 3"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="49"/>
     <w:rsid w:val="009F5025"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="C2D69B" w:themeColor="accent3" w:themeTint="99"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="C2D69B" w:themeColor="accent3" w:themeTint="99"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C2D69B" w:themeColor="accent3" w:themeTint="99"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="C2D69B" w:themeColor="accent3" w:themeTint="99"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C2D69B" w:themeColor="accent3" w:themeTint="99"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C2D69B" w:themeColor="accent3" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -39405,53 +39452,53 @@
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="ListTable4-Accent3">
+  <w:style w:type="table" w:styleId="ListeTablo4-Vurgu3">
     <w:name w:val="List Table 4 Accent 3"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="49"/>
     <w:rsid w:val="009F5025"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="C2D69B" w:themeColor="accent3" w:themeTint="99"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="C2D69B" w:themeColor="accent3" w:themeTint="99"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C2D69B" w:themeColor="accent3" w:themeTint="99"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="C2D69B" w:themeColor="accent3" w:themeTint="99"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C2D69B" w:themeColor="accent3" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -40313,51 +40360,51 @@
           <w:divsChild>
             <w:div w:id="363797799">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.svg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.svg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -40622,113 +40669,102 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...11 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e102abe9-fb4f-4de3-8bfb-c3b027a6c421" xmlns:ns3="5ab56b73-d6a6-4668-b3c2-7ae7fc70f318" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ee44eb74592fb8bc193e43f6f40ffd9c" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Belge" ma:contentTypeID="0x0101006E9117465F9CD24BA0B544C43CEA1B4D" ma:contentTypeVersion="12" ma:contentTypeDescription="Yeni belge oluşturun." ma:contentTypeScope="" ma:versionID="ad7045247c71a96019a0ab86f5a94d2f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e102abe9-fb4f-4de3-8bfb-c3b027a6c421" xmlns:ns3="5ab56b73-d6a6-4668-b3c2-7ae7fc70f318" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c73e0cd91a45f3f2ded686adbf0b8d31" ns2:_="" ns3:_="">
     <xsd:import namespace="e102abe9-fb4f-4de3-8bfb-c3b027a6c421"/>
     <xsd:import namespace="5ab56b73-d6a6-4668-b3c2-7ae7fc70f318"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e102abe9-fb4f-4de3-8bfb-c3b027a6c421" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f52b408e-820a-469d-ba60-de24c1fbd8db" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Resim Etiketleri" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f52b408e-820a-469d-ba60-de24c1fbd8db" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
@@ -40743,52 +40779,52 @@
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="5ab56b73-d6a6-4668-b3c2-7ae7fc70f318" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{d756371e-5763-4896-82e1-0614b212b5e5}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="5ab56b73-d6a6-4668-b3c2-7ae7fc70f318">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="İçerik Türü"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Başlık"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -40833,146 +40869,142 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\ISO690.XSL" StyleName="ISO 690 - First Element and Date"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="5ab56b73-d6a6-4668-b3c2-7ae7fc70f318" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="e102abe9-fb4f-4de3-8bfb-c3b027a6c421">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8B778512-D3B5-45C5-984A-2C6A71873F97}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09D06382-0FF9-4A73-AC72-78AB73F9627A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B09198C7-4706-4D4C-BE08-469B58DDA631}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9D238D97-C25E-45D8-9FCC-CDD819C9E164}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="5ab56b73-d6a6-4668-b3c2-7ae7fc70f318"/>
     <ds:schemaRef ds:uri="e102abe9-fb4f-4de3-8bfb-c3b027a6c421"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...33 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>47</Pages>
-  <Words>6344</Words>
-  <Characters>38261</Characters>
+  <Words>6653</Words>
+  <Characters>37924</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>3478</Lines>
-  <Paragraphs>782</Paragraphs>
+  <Lines>316</Lines>
+  <Paragraphs>88</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Naslov</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>43823</CharactersWithSpaces>
+  <CharactersWithSpaces>44489</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Damjan Krajnc</dc:creator>
   <cp:keywords>, docId:61CA1934DD482053094CF1EEA51489B8</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>ab30c395-705f-45a0-98a2-237e441fd954</vt:lpwstr>