--- v0 (2026-04-24)
+++ v1 (2026-06-25)
@@ -439,51 +439,51 @@
     </p:extLst>
   </p:showPr>
   <p:clrMru>
     <a:srgbClr val="1DA281"/>
     <a:srgbClr val="F3DE2C"/>
     <a:srgbClr val="7EB34D"/>
     <a:srgbClr val="CCD4CC"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
-    <p1510:client id="{6C07F489-CFD5-2BC9-FEB7-C801A959E8E0}" v="1" dt="2026-03-26T14:42:37.200"/>
+    <p1510:client id="{C9E3CA9E-24F8-423D-AE37-66E577A0401C}" v="1" dt="2026-06-16T18:44:47.506"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Mittlere Formatvorlage 2 - Akzent 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln w="12700" cmpd="sng">
@@ -931,212 +931,159 @@
         </a:fontRef>
         <a:schemeClr val="lt1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="25400" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldSorterView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="17450" autoAdjust="0"/>
     <p:restoredTop sz="85538" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="86" d="100"/>
-          <a:sy n="86" d="100"/>
+          <a:sx n="132" d="100"/>
+          <a:sy n="132" d="100"/>
         </p:scale>
-        <p:origin x="1410" y="300"/>
+        <p:origin x="1152" y="126"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="3" d="2"/>
         <a:sy n="3" d="2"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
-    <p:cViewPr>
+    <p:cViewPr varScale="1">
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
-      <p:origin x="0" y="-10890"/>
+      <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId61" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/><Relationship Id="rId62" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
     <pc:chgData name="Thorsten Kliewe" userId="d3b09a26-2b7e-42d0-8b7a-6a18a6fb2c9e" providerId="ADAL" clId="{CB5506FB-858D-436E-BC88-6B43D13FD055}"/>
-    <pc:docChg chg="delSld delSection modSection">
-      <pc:chgData name="Thorsten Kliewe" userId="d3b09a26-2b7e-42d0-8b7a-6a18a6fb2c9e" providerId="ADAL" clId="{CB5506FB-858D-436E-BC88-6B43D13FD055}" dt="2026-03-26T10:22:25.975" v="12" actId="17851"/>
+    <pc:docChg chg="delSld modSld modMainMaster delSection modSection">
+      <pc:chgData name="Thorsten Kliewe" userId="d3b09a26-2b7e-42d0-8b7a-6a18a6fb2c9e" providerId="ADAL" clId="{CB5506FB-858D-436E-BC88-6B43D13FD055}" dt="2026-06-16T18:46:01.405" v="16" actId="1076"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
-      <pc:sldChg chg="del">
-        <pc:chgData name="Thorsten Kliewe" userId="d3b09a26-2b7e-42d0-8b7a-6a18a6fb2c9e" providerId="ADAL" clId="{CB5506FB-858D-436E-BC88-6B43D13FD055}" dt="2026-03-26T10:22:02.940" v="6" actId="47"/>
+      <pc:sldChg chg="addSp modSp mod">
+        <pc:chgData name="Thorsten Kliewe" userId="d3b09a26-2b7e-42d0-8b7a-6a18a6fb2c9e" providerId="ADAL" clId="{CB5506FB-858D-436E-BC88-6B43D13FD055}" dt="2026-06-16T18:46:01.405" v="16" actId="1076"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="0" sldId="597"/>
+          <pc:sldMk cId="2990954699" sldId="737"/>
         </pc:sldMkLst>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Thorsten Kliewe" userId="d3b09a26-2b7e-42d0-8b7a-6a18a6fb2c9e" providerId="ADAL" clId="{CB5506FB-858D-436E-BC88-6B43D13FD055}" dt="2026-06-16T18:46:01.405" v="16" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2990954699" sldId="737"/>
+            <ac:picMk id="2" creationId="{4EE161B3-C45B-8721-0D86-967D39E3AB24}"/>
+          </ac:picMkLst>
+        </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="del">
-[...1 lines deleted...]
-        <pc:sldMkLst>
+      <pc:sldMasterChg chg="modSldLayout">
+        <pc:chgData name="Thorsten Kliewe" userId="d3b09a26-2b7e-42d0-8b7a-6a18a6fb2c9e" providerId="ADAL" clId="{CB5506FB-858D-436E-BC88-6B43D13FD055}" dt="2026-06-16T18:44:50.784" v="15" actId="1076"/>
+        <pc:sldMasterMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="0" sldId="598"/>
-[...82 lines deleted...]
-          <ac:grpSpMkLst>
+          <pc:sldMasterMk cId="1817097576" sldId="2147483648"/>
+        </pc:sldMasterMkLst>
+        <pc:sldLayoutChg chg="modSp mod">
+          <pc:chgData name="Thorsten Kliewe" userId="d3b09a26-2b7e-42d0-8b7a-6a18a6fb2c9e" providerId="ADAL" clId="{CB5506FB-858D-436E-BC88-6B43D13FD055}" dt="2026-06-16T18:44:50.784" v="15" actId="1076"/>
+          <pc:sldLayoutMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="0" sldId="593"/>
-[...3 lines deleted...]
-      </pc:sldChg>
+            <pc:sldMasterMk cId="1817097576" sldId="2147483648"/>
+            <pc:sldLayoutMk cId="2325434188" sldId="2147483664"/>
+          </pc:sldLayoutMkLst>
+          <pc:spChg chg="mod">
+            <ac:chgData name="Thorsten Kliewe" userId="d3b09a26-2b7e-42d0-8b7a-6a18a6fb2c9e" providerId="ADAL" clId="{CB5506FB-858D-436E-BC88-6B43D13FD055}" dt="2026-06-16T18:44:50.784" v="15" actId="1076"/>
+            <ac:spMkLst>
+              <pc:docMk/>
+              <pc:sldMasterMk cId="1817097576" sldId="2147483648"/>
+              <pc:sldLayoutMk cId="2325434188" sldId="2147483664"/>
+              <ac:spMk id="14" creationId="{9E3BA7E4-1FC3-BEA2-789C-4C4F511940EB}"/>
+            </ac:spMkLst>
+          </pc:spChg>
+          <pc:picChg chg="mod">
+            <ac:chgData name="Thorsten Kliewe" userId="d3b09a26-2b7e-42d0-8b7a-6a18a6fb2c9e" providerId="ADAL" clId="{CB5506FB-858D-436E-BC88-6B43D13FD055}" dt="2026-06-16T18:44:50.784" v="15" actId="1076"/>
+            <ac:picMkLst>
+              <pc:docMk/>
+              <pc:sldMasterMk cId="1817097576" sldId="2147483648"/>
+              <pc:sldLayoutMk cId="2325434188" sldId="2147483664"/>
+              <ac:picMk id="11" creationId="{186A89FF-EF56-5695-0B38-EACDFBAAD243}"/>
+            </ac:picMkLst>
+          </pc:picChg>
+        </pc:sldLayoutChg>
+      </pc:sldMasterChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
 </file>
 
 <file path=ppt/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent6_3">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="accent6" pri="11300"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent6">
         <a:shade val="80000"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
@@ -9557,51 +9504,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3777607" y="0"/>
             <a:ext cx="2889938" cy="498056"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{919239B2-5732-4875-8348-BD561563F062}" type="datetimeFigureOut">
               <a:rPr lang="de-AT" smtClean="0"/>
-              <a:t>26.03.2026</a:t>
+              <a:t>16.06.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Folienbildplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="357188" y="1241425"/>
             <a:ext cx="5954712" cy="3349625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -13466,51 +13413,51 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{186A89FF-EF56-5695-0B38-EACDFBAAD243}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5764054" y="4233342"/>
+            <a:off x="5764054" y="3912512"/>
             <a:ext cx="2292351" cy="481394"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="TextBox 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F7DEA06D-AC02-D5CA-3EDE-D8A60DA2823E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838199" y="3839868"/>
             <a:ext cx="3183051" cy="276999"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -13540,77 +13487,67 @@
               </a:rPr>
               <a:t> is a collaborative project by</a:t>
             </a:r>
             <a:endParaRPr lang="en-DE" sz="1200" cap="all" baseline="0" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="TextBox 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E3BA7E4-1FC3-BEA2-789C-4C4F511940EB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5705475" y="4857178"/>
-            <a:ext cx="6115050" cy="646331"/>
+            <a:off x="5705475" y="4536348"/>
+            <a:ext cx="6115050" cy="1015663"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" b="0" dirty="0"/>
-[...10 lines deleted...]
-              <a:t>. Neither the European Union nor the granting authority can be held responsible for them.</a:t>
+              <a:rPr lang="de-DE" sz="1200" b="0" dirty="0"/>
+              <a:t>Von der Europäischen Union finanziert. Die geäußerten Ansichten und Meinungen entsprechen jedoch ausschließlich denen des Autors bzw. der Autoren und spiegeln nicht zwingend die der Europäischen Union oder der Europäischen Exekutivagentur für Bildung und Kultur (EACEA) wider. Weder die Europäische Union noch die EACEA können dafür verantwortlich gemacht werden.</a:t>
             </a:r>
             <a:endParaRPr lang="en-DE" sz="1200" b="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2325434188"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj">
   <p:cSld name="Zwei Inhalte">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -13780,51 +13717,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Datumsplatzhalter 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74FC6D71-977D-5413-247B-098AE6D9142D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7E0B2009-EA54-4E89-B7BA-91C7C60220DD}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>26/03/2026</a:t>
+              <a:t>16/06/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Fußzeilenplatzhalter 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C366F1C-FEED-7E21-6D81-CF558A8D6068}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -14002,51 +13939,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3FF73589-5834-5EA6-DCE7-49FC7448B785}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7E0B2009-EA54-4E89-B7BA-91C7C60220DD}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>26/03/2026</a:t>
+              <a:t>16/06/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B2CCB78C-5969-E119-2C6C-C149A9528DC0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -14249,51 +14186,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{F50946F2-A07F-47F7-9675-A944C6E3D884}" type="datetimeFigureOut">
               <a:rPr lang="en-DE" smtClean="0"/>
-              <a:t>03/26/2026</a:t>
+              <a:t>16/06/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{01A5EEF9-E6CA-7830-C286-8548F87B899B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
@@ -14903,51 +14840,51 @@
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image110.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink8.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink12.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image241.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image150.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink16.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink20.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image280.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink24.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image320.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image360.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink7.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image190.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink11.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink15.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image230.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink19.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image270.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image310.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink28.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image350.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image140.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink6.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink10.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image180.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink14.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image220.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image260.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink23.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink27.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink3.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image300.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink5.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image130.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image210.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink18.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink22.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image340.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink9.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image250.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink26.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image121.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image160.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink13.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink17.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image290.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image330.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image200.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink21.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink25.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink29.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink36.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image440.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image480.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink49.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink40.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image520.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image560.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink53.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink33.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image430.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink44.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink35.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image470.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image510.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink48.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink52.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink56.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink32.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image400.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink39.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink45.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image570.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image370.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink34.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image420.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image460.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink43.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image500.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink47.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink51.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image390.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink55.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink31.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image410.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink38.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink42.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink46.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image540.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image450.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink50.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image380.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink37.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink41.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image490.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image530.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink54.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image410.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink62.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink57.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink59.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image500.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink64.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image540.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image560.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image400.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink61.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink58.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink63.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image420.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink65.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image390.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink60.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image510.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -31135,51 +31072,51 @@
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{7E0B2009-EA54-4E89-B7BA-91C7C60220DD}" type="datetimeFigureOut">
               <a:rPr lang="de-AT" noProof="0" smtClean="0"/>
-              <a:t>26.03.2026</a:t>
+              <a:t>16.06.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -43109,50 +43046,86 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C60C8134-0254-38D8-49EE-DC91056296C2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-AT" noProof="0" dirty="0"/>
               <a:t>Danke!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4EE161B3-C45B-8721-0D86-967D39E3AB24}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8614601" y="3917295"/>
+            <a:ext cx="1227411" cy="429442"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2990954699"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -49206,61 +49179,70 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="5ab56b73-d6a6-4668-b3c2-7ae7fc70f318" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="e102abe9-fb4f-4de3-8bfb-c3b027a6c421">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006E9117465F9CD24BA0B544C43CEA1B4D" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="040c8523ed914ebf9983982bb4202c32">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e102abe9-fb4f-4de3-8bfb-c3b027a6c421" xmlns:ns3="5ab56b73-d6a6-4668-b3c2-7ae7fc70f318" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ee44eb74592fb8bc193e43f6f40ffd9c" ns2:_="" ns3:_="">
     <xsd:import namespace="e102abe9-fb4f-4de3-8bfb-c3b027a6c421"/>
     <xsd:import namespace="5ab56b73-d6a6-4668-b3c2-7ae7fc70f318"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -49417,133 +49399,144 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DF676081-C3D7-456A-9E80-8E13FAF53DAD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A9FADAB7-0FEA-4D03-A2E4-D206841A711D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DF676081-C3D7-456A-9E80-8E13FAF53DAD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="5ab56b73-d6a6-4668-b3c2-7ae7fc70f318"/>
+    <ds:schemaRef ds:uri="e102abe9-fb4f-4de3-8bfb-c3b027a6c421"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5667F6D6-F103-4560-BB4E-26D59D522074}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="e102abe9-fb4f-4de3-8bfb-c3b027a6c421"/>
     <ds:schemaRef ds:uri="5ab56b73-d6a6-4668-b3c2-7ae7fc70f318"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>1966</Words>
+  <Words>1931</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>473</Paragraphs>
+  <Paragraphs>470</Paragraphs>
   <Slides>51</Slides>
   <Notes>15</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="6" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Fonts Used</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>14</vt:i4>
+      </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>51</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="52" baseType="lpstr">
+    <vt:vector size="66" baseType="lpstr">
+      <vt:lpstr>Aptos</vt:lpstr>
+      <vt:lpstr>Aptos Display</vt:lpstr>
+      <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Avenir Book</vt:lpstr>
+      <vt:lpstr>Avenir Next LT Pro</vt:lpstr>
+      <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>Courier New</vt:lpstr>
+      <vt:lpstr>Futura Lt BT</vt:lpstr>
+      <vt:lpstr>Futura Md BT</vt:lpstr>
+      <vt:lpstr>Futura Medium</vt:lpstr>
+      <vt:lpstr>Lekton</vt:lpstr>
+      <vt:lpstr>Tw Cen MT</vt:lpstr>
+      <vt:lpstr>Wingdings</vt:lpstr>
+      <vt:lpstr>Zillaslab</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
       <vt:lpstr>Nachhaltigkeit messbar machen</vt:lpstr>
       <vt:lpstr>Wer wir sind und was wir tun</vt:lpstr>
       <vt:lpstr>Agenda</vt:lpstr>
       <vt:lpstr>Einleitung</vt:lpstr>
       <vt:lpstr>Nachhaltigkeit</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Gibt‘s da noch mehr? Planetare Grenzen</vt:lpstr>
       <vt:lpstr>Gibt‘s da noch mehr? Planetare Grenzen</vt:lpstr>
       <vt:lpstr>Gibt‘s da noch mehr? Planetare Grenzen</vt:lpstr>
       <vt:lpstr>Gibt‘s da noch mehr? Planetare Grenzen</vt:lpstr>
       <vt:lpstr>Gibt‘s da noch mehr? Planetare Grenzen</vt:lpstr>
       <vt:lpstr>Planetare Grenzen</vt:lpstr>
       <vt:lpstr>Ökologische Nachhaltigkeit – Klimawandel</vt:lpstr>
       <vt:lpstr>Die globale Erwärmung steigt in Österreich schneller als global</vt:lpstr>
       <vt:lpstr>Anstieg der Hitzetage</vt:lpstr>
       <vt:lpstr>Warum handeln?</vt:lpstr>
       <vt:lpstr>Wenn der Wind der Veränderung weht, bauen die einen Mauern und die anderen Windmühlen.</vt:lpstr>
       <vt:lpstr>Einführung in die Ökobilanzierung</vt:lpstr>
       <vt:lpstr>Wie können wir Auswirkungen messen?</vt:lpstr>
       <vt:lpstr>Warum Ökobilanzierung?</vt:lpstr>
       <vt:lpstr>Lebenszyklusphasen</vt:lpstr>
       <vt:lpstr>Ökobilanzierung</vt:lpstr>
       <vt:lpstr>Ziel und Umfang</vt:lpstr>
       <vt:lpstr>Ziel und Umfang: Funktionale Einheit</vt:lpstr>