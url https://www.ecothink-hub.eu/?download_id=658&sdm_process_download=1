--- v0 (2026-04-24)
+++ v1 (2026-06-26)
@@ -92,51 +92,51 @@
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251691008" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="25EEB652" wp14:editId="430701E0">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251691008" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="25EEB652" wp14:editId="36BA1D0A">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>3356610</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-615315</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2584450" cy="693420"/>
             <wp:effectExtent l="0" t="0" r="6350" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1246198838" name="Picture 38"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12" cstate="print">
@@ -203,135 +203,135 @@
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7540625" cy="5312410"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="7106289D" w14:textId="77777777" w:rsidR="00E546A9" w:rsidRDefault="00E546A9" w:rsidP="00E546A9">
                             <w:pPr>
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="1450FF5B" w14:textId="4BEF55FA" w:rsidR="00E546A9" w:rsidRPr="00114F43" w:rsidRDefault="00E546A9" w:rsidP="00E546A9">
                             <w:pPr>
-                              <w:pStyle w:val="Title"/>
+                              <w:pStyle w:val="KonuBal"/>
                               <w:rPr>
                                 <w:caps w:val="0"/>
                                 <w:sz w:val="96"/>
                                 <w:szCs w:val="96"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00E546A9">
                               <w:rPr>
                                 <w:caps w:val="0"/>
                                 <w:sz w:val="96"/>
                                 <w:szCs w:val="96"/>
                               </w:rPr>
                               <w:t>Design für Nachhaltigkeit</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="02610454" w14:textId="2F0210A4" w:rsidR="00E546A9" w:rsidRPr="00324C61" w:rsidRDefault="00E546A9" w:rsidP="00E546A9">
                             <w:pPr>
-                              <w:pStyle w:val="Subtitle"/>
+                              <w:pStyle w:val="Altyaz"/>
                             </w:pPr>
                             <w:r w:rsidRPr="00E546A9">
                               <w:t xml:space="preserve">Praktische Arbeitsblätter für die Gestaltung </w:t>
                             </w:r>
                             <w:r>
                               <w:br/>
                             </w:r>
                             <w:r w:rsidRPr="00E546A9">
                               <w:t>nachhaltiger Produkte und Prozesse</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="5EEFBBD1" w14:textId="77777777" w:rsidR="00E546A9" w:rsidRDefault="00E546A9" w:rsidP="00E546A9"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="0C6B2B4E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Text Box 36" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-67.9pt;margin-top:165.2pt;width:593.75pt;height:418.3pt;z-index:251688960;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBHTp8BGQIAAC0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X2ynSbpZcaqsVaZJ&#10;UVspnfpMMMSWMJcBiZ39+l2w86FuT1Vf4MK93I9zDvO7rlHkIKyrQRc0G6WUCM2hrPWuoL9eVl++&#10;UuI80yVToEVBj8LRu8XnT/PW5GIMFahSWIJJtMtbU9DKe5MnieOVaJgbgREanRJswzwe7S4pLWsx&#10;e6OScZrOkhZsaSxw4RzePvROuoj5pRTcP0nphCeqoNibj6uN6zasyWLO8p1lpqr50AZ7RxcNqzUW&#10;Pad6YJ6Rva3/SdXU3IID6UccmgSkrLmIM+A0Wfpmmk3FjIizIDjOnGFyH5eWPx425tkS332HDgkM&#10;gLTG5Q4vwzydtE3YsVOCfoTweIZNdJ5wvLydTtLZeEoJR9/0JhtPsghscnlurPM/BDQkGAW1yEuE&#10;ix3WzmNJDD2FhGoaVrVSkRulSVvQ2c00jQ/OHnyhND68NBss3227YYItlEcczELPuTN8VWPxNXP+&#10;mVkkGWdB4fonXKQCLAKDRUkF9s//7kM8Yo9eSloUTUHd7z2zghL1UyMr37LJJKgsHibT2zEe7LVn&#10;e+3R++YeUJcZfhHDoxnivTqZ0kLzivpehqroYppj7YL6k3nveynj/+BiuYxBqCvD/FpvDA+pA5wB&#10;2pfulVkz4O+Rukc4yYvlb2joY3silnsPso4cBYB7VAfcUZORuuH/BNFfn2PU5Zcv/gIAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAATxkYHlAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FuwjAQRO+V+g/W&#10;IvUGdkgDKI2DUCRUqWoPUC69beIliYjtNDaQ9utrTvS2ox3NvMnWo+7YhQbXWiMhmglgZCqrWlNL&#10;OHxupytgzqNR2FlDEn7IwTp/fMgwVfZqdnTZ+5qFEONSlNB436ecu6ohjW5mezLhd7SDRh/kUHM1&#10;4DWE647PhVhwja0JDQ32VDRUnfZnLeGt2H7grpzr1W9XvL4fN/334SuR8mkybl6AeRr93Qw3/IAO&#10;eWAq7dkoxzoJ0yhOAruXEMfiGdjNIpJoCawMV7RYCuB5xv/PyP8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAR06fARkCAAAtBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEABPGRgeUAAAAOAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAIUFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="7106289D" w14:textId="77777777" w:rsidR="00E546A9" w:rsidRDefault="00E546A9" w:rsidP="00E546A9">
                       <w:pPr>
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="1450FF5B" w14:textId="4BEF55FA" w:rsidR="00E546A9" w:rsidRPr="00114F43" w:rsidRDefault="00E546A9" w:rsidP="00E546A9">
                       <w:pPr>
-                        <w:pStyle w:val="Title"/>
+                        <w:pStyle w:val="KonuBal"/>
                         <w:rPr>
                           <w:caps w:val="0"/>
                           <w:sz w:val="96"/>
                           <w:szCs w:val="96"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00E546A9">
                         <w:rPr>
                           <w:caps w:val="0"/>
                           <w:sz w:val="96"/>
                           <w:szCs w:val="96"/>
                         </w:rPr>
                         <w:t>Design für Nachhaltigkeit</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="02610454" w14:textId="2F0210A4" w:rsidR="00E546A9" w:rsidRPr="00324C61" w:rsidRDefault="00E546A9" w:rsidP="00E546A9">
                       <w:pPr>
-                        <w:pStyle w:val="Subtitle"/>
+                        <w:pStyle w:val="Altyaz"/>
                       </w:pPr>
                       <w:r w:rsidRPr="00E546A9">
                         <w:t xml:space="preserve">Praktische Arbeitsblätter für die Gestaltung </w:t>
                       </w:r>
                       <w:r>
                         <w:br/>
                       </w:r>
                       <w:r w:rsidRPr="00E546A9">
                         <w:t>nachhaltiger Produkte und Prozesse</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="5EEFBBD1" w14:textId="77777777" w:rsidR="00E546A9" w:rsidRDefault="00E546A9" w:rsidP="00E546A9"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251692032" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="088BF57C" wp14:editId="67FE740F">
@@ -645,2666 +645,2732 @@
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00324C61">
         <w:t>LEVILO (Austria)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="517402D0" w14:textId="77777777" w:rsidR="00E546A9" w:rsidRPr="00324C61" w:rsidRDefault="00E546A9" w:rsidP="00E546A9">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00324C61">
         <w:t>MIITR – International Institute for the Implementation of Sustainable Development (Slovenia)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A9CB8F5" w14:textId="77777777" w:rsidR="00E546A9" w:rsidRPr="00324C61" w:rsidRDefault="00E546A9" w:rsidP="00E546A9">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19706F37" w14:textId="77777777" w:rsidR="00E546A9" w:rsidRPr="00324C61" w:rsidRDefault="00E546A9" w:rsidP="00E546A9">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09674D27" w14:textId="77777777" w:rsidR="00E546A9" w:rsidRPr="00F567B1" w:rsidRDefault="00E546A9" w:rsidP="00E546A9">
+    <w:p w14:paraId="09674D27" w14:textId="77777777" w:rsidR="00E546A9" w:rsidRDefault="00E546A9" w:rsidP="00E546A9">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F567B1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Maribor, 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B077F2C" w14:textId="77777777" w:rsidR="00E546A9" w:rsidRDefault="00E546A9" w:rsidP="00E546A9"/>
+    <w:p w14:paraId="7DA75A43" w14:textId="77777777" w:rsidR="0051575B" w:rsidRPr="00F567B1" w:rsidRDefault="0051575B" w:rsidP="00E546A9">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B077F2C" w14:textId="746C1AB3" w:rsidR="00E546A9" w:rsidRDefault="00C92741" w:rsidP="00E546A9">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="72494680" wp14:editId="73061A28">
+            <wp:extent cx="1227411" cy="429442"/>
+            <wp:effectExtent l="0" t="0" r="0" b="8890"/>
+            <wp:docPr id="1632314681" name="Picture 2"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1632314681" name="Picture 1632314681"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId20" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1227411" cy="429442"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="49A6A90E" w14:textId="77777777" w:rsidR="00E546A9" w:rsidRDefault="00E546A9" w:rsidP="00E546A9"/>
     <w:p w14:paraId="19B05169" w14:textId="77777777" w:rsidR="00E546A9" w:rsidRDefault="00E546A9" w:rsidP="00E546A9"/>
     <w:p w14:paraId="1C2FDC06" w14:textId="77777777" w:rsidR="00E546A9" w:rsidRDefault="00E546A9" w:rsidP="00E546A9"/>
     <w:p w14:paraId="73189277" w14:textId="77777777" w:rsidR="00E546A9" w:rsidRDefault="00E546A9" w:rsidP="00E546A9"/>
     <w:p w14:paraId="10B7D997" w14:textId="77777777" w:rsidR="00E546A9" w:rsidRDefault="00E546A9" w:rsidP="00E546A9"/>
     <w:p w14:paraId="78234128" w14:textId="77777777" w:rsidR="00E546A9" w:rsidRDefault="00E546A9" w:rsidP="00E546A9"/>
-    <w:p w14:paraId="7B878A6C" w14:textId="77777777" w:rsidR="00E546A9" w:rsidRDefault="00E546A9" w:rsidP="00E546A9"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="4D9B2A93" w14:textId="77777777" w:rsidR="00E546A9" w:rsidRDefault="00E546A9" w:rsidP="00E546A9"/>
+    <w:p w14:paraId="0CC5A1C1" w14:textId="77777777" w:rsidR="00BA0A60" w:rsidRDefault="00BA0A60" w:rsidP="00E546A9"/>
+    <w:p w14:paraId="333851CC" w14:textId="77777777" w:rsidR="00BA0A60" w:rsidRDefault="00BA0A60" w:rsidP="00E546A9"/>
+    <w:p w14:paraId="25D51457" w14:textId="77777777" w:rsidR="00BA0A60" w:rsidRDefault="00BA0A60" w:rsidP="00E546A9"/>
+    <w:p w14:paraId="37515FBD" w14:textId="77777777" w:rsidR="00BA0A60" w:rsidRDefault="00BA0A60" w:rsidP="00E546A9"/>
+    <w:p w14:paraId="781F591E" w14:textId="77777777" w:rsidR="00BA0A60" w:rsidRDefault="00BA0A60" w:rsidP="00E546A9"/>
+    <w:p w14:paraId="65303FD9" w14:textId="77777777" w:rsidR="00BA0A60" w:rsidRDefault="00BA0A60" w:rsidP="00E546A9"/>
+    <w:p w14:paraId="0C30D7D1" w14:textId="77777777" w:rsidR="00BA0A60" w:rsidRDefault="00BA0A60" w:rsidP="00E546A9"/>
     <w:p w14:paraId="54BD3453" w14:textId="0BE91481" w:rsidR="00E546A9" w:rsidRPr="00324C61" w:rsidRDefault="00E546A9" w:rsidP="00E546A9">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="07C44FDD" wp14:editId="11389134">
             <wp:extent cx="3092450" cy="678870"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
             <wp:docPr id="1293550108" name="Picture 37"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20" cstate="print">
+                    <a:blip r:embed="rId21" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3126007" cy="686237"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A761008" w14:textId="74F26292" w:rsidR="00006A8B" w:rsidRPr="00324C61" w:rsidRDefault="00E546A9" w:rsidP="00006A8B">
-[...1 lines deleted...]
-        <w:t>Dieses Projekt wurde von der Europäischen Kommission im Rahmen des Erasmus+-Programms gefördert. Die geäußerten Meinungen und Ansichten sind ausschließlich die der Europäischen Union und geben nicht die offizielle Position der Europäischen Union wieder. Weder die Europäische Union noch die Europäische Kommission können dafür verantwortlich gemacht werden.</w:t>
+    <w:p w14:paraId="4A761008" w14:textId="590B8591" w:rsidR="00006A8B" w:rsidRPr="00324C61" w:rsidRDefault="005A2A4D" w:rsidP="00006A8B">
+      <w:r w:rsidRPr="005A2A4D">
+        <w:t>Von der Europäischen Union finanziert. Die geäußerten Ansichten und Meinungen entsprechen jedoch ausschließlich denen des Autors bzw. der Autoren und spiegeln nicht zwingend die der Europäischen Union oder der Europäischen Exekutivagentur für Bildung und Kultur (EACEA) wider. Weder die Europäische Union noch die EACEA können dafür verantwortlich gemacht werden.</w:t>
       </w:r>
       <w:r w:rsidR="00006A8B" w:rsidRPr="00324C61">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E51DFD2" w14:textId="77777777" w:rsidR="00006A8B" w:rsidRDefault="00006A8B" w:rsidP="00BE4373">
       <w:pPr>
         <w:pStyle w:val="Content"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc210328740"/>
       <w:bookmarkStart w:id="1" w:name="_Toc225435433"/>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Inhaltsverzeichnis</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="33B7C658" w14:textId="69EBBCCB" w:rsidR="00FC1A61" w:rsidRDefault="00006A8B">
+    <w:p w14:paraId="33B7C658" w14:textId="7B176D3D" w:rsidR="00FC1A61" w:rsidRDefault="00006A8B">
       <w:pPr>
-        <w:pStyle w:val="TOC1"/>
+        <w:pStyle w:val="T1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-4" \h \z \u </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc225435433" w:history="1">
         <w:r w:rsidR="00FC1A61" w:rsidRPr="008D62DB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Kpr"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Inhaltsverzeichnis</w:t>
         </w:r>
         <w:r w:rsidR="00FC1A61">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00FC1A61">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00FC1A61">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc225435433 \h </w:instrText>
         </w:r>
         <w:r w:rsidR="00FC1A61">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00FC1A61">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00FC1A61">
+        <w:r w:rsidR="00BA0A60">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r w:rsidR="00FC1A61">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2C40DB56" w14:textId="62F28000" w:rsidR="00FC1A61" w:rsidRDefault="00FC1A61">
+    <w:p w14:paraId="2C40DB56" w14:textId="02EC612E" w:rsidR="00FC1A61" w:rsidRDefault="00FC1A61">
       <w:pPr>
-        <w:pStyle w:val="TOC1"/>
+        <w:pStyle w:val="T1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc225435434" w:history="1">
         <w:r w:rsidRPr="008D62DB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Kpr"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Danksagung</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc225435434 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00BA0A60">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4F2B4304" w14:textId="12DFBD28" w:rsidR="00FC1A61" w:rsidRDefault="00FC1A61">
+    <w:p w14:paraId="4F2B4304" w14:textId="07E06526" w:rsidR="00FC1A61" w:rsidRDefault="00FC1A61">
       <w:pPr>
-        <w:pStyle w:val="TOC1"/>
+        <w:pStyle w:val="T1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc225435435" w:history="1">
         <w:r w:rsidRPr="008D62DB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Kpr"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Autoren und Herausgeber</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc225435435 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00BA0A60">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="49B6C2F3" w14:textId="3ACE6985" w:rsidR="00FC1A61" w:rsidRDefault="00FC1A61">
+    <w:p w14:paraId="49B6C2F3" w14:textId="6316DC36" w:rsidR="00FC1A61" w:rsidRDefault="00FC1A61">
       <w:pPr>
-        <w:pStyle w:val="TOC1"/>
+        <w:pStyle w:val="T1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc225435436" w:history="1">
         <w:r w:rsidRPr="008D62DB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Kpr"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Arbeitsblatt 1: Einrichtung eines Projektteams und Planung eines Nachhaltigkeitsprojekts</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc225435436 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00BA0A60">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0361BD99" w14:textId="38E7F8B9" w:rsidR="00FC1A61" w:rsidRDefault="00FC1A61">
+    <w:p w14:paraId="0361BD99" w14:textId="611AA970" w:rsidR="00FC1A61" w:rsidRDefault="00FC1A61">
       <w:pPr>
-        <w:pStyle w:val="TOC1"/>
+        <w:pStyle w:val="T1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc225435437" w:history="1">
         <w:r w:rsidRPr="008D62DB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Kpr"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Arbeitsblatt 2: Motivierende Planungsfaktoren für Nachhaltigkeit und Projektzielsetzung</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc225435437 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00BA0A60">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="57B33779" w14:textId="7625850C" w:rsidR="00FC1A61" w:rsidRDefault="00FC1A61">
+    <w:p w14:paraId="57B33779" w14:textId="622B2F1B" w:rsidR="00FC1A61" w:rsidRDefault="00FC1A61">
       <w:pPr>
-        <w:pStyle w:val="TOC2"/>
+        <w:pStyle w:val="T2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc225435438" w:history="1">
         <w:r w:rsidRPr="008D62DB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Kpr"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Arbeitsblatt 2.1: SWOT-Analyse für das Unternehmen</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc225435438 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00BA0A60">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="11641332" w14:textId="516B8656" w:rsidR="00FC1A61" w:rsidRDefault="00FC1A61">
+    <w:p w14:paraId="11641332" w14:textId="7A5D38E7" w:rsidR="00FC1A61" w:rsidRDefault="00FC1A61">
       <w:pPr>
-        <w:pStyle w:val="TOC2"/>
+        <w:pStyle w:val="T2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc225435439" w:history="1">
         <w:r w:rsidRPr="008D62DB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Kpr"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Arbeitsblatt 2.2: Erforschung der motivierenden Faktoren für die Planung von Nachhaltigkeit</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc225435439 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00BA0A60">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="474130C4" w14:textId="11BA54CF" w:rsidR="00FC1A61" w:rsidRDefault="00FC1A61">
+    <w:p w14:paraId="474130C4" w14:textId="394121AF" w:rsidR="00FC1A61" w:rsidRDefault="00FC1A61">
       <w:pPr>
-        <w:pStyle w:val="TOC2"/>
+        <w:pStyle w:val="T2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc225435440" w:history="1">
         <w:r w:rsidRPr="008D62DB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Kpr"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Arbeitsblatt 2.3: Festlegung der Ziele für das Nachhaltigkeitsplanungsprojekt</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc225435440 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00BA0A60">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2AF8B39C" w14:textId="1F9CDF87" w:rsidR="00FC1A61" w:rsidRDefault="00FC1A61">
+    <w:p w14:paraId="2AF8B39C" w14:textId="6BE2F839" w:rsidR="00FC1A61" w:rsidRDefault="00FC1A61">
       <w:pPr>
-        <w:pStyle w:val="TOC1"/>
+        <w:pStyle w:val="T1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc225435441" w:history="1">
         <w:r w:rsidRPr="008D62DB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Kpr"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Arbeitsblatt 3: Produktauswahl</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc225435441 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00BA0A60">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="220F2A6F" w14:textId="62273436" w:rsidR="00FC1A61" w:rsidRDefault="00FC1A61">
+    <w:p w14:paraId="220F2A6F" w14:textId="70B7CE64" w:rsidR="00FC1A61" w:rsidRDefault="00FC1A61">
       <w:pPr>
-        <w:pStyle w:val="TOC2"/>
+        <w:pStyle w:val="T2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc225435442" w:history="1">
         <w:r w:rsidRPr="008D62DB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Kpr"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Arbeitsblatt 3.1: Bewertungsfragebogen für die Produktauswahl</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc225435442 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00BA0A60">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3ADBB818" w14:textId="60716436" w:rsidR="00FC1A61" w:rsidRDefault="00FC1A61">
+    <w:p w14:paraId="3ADBB818" w14:textId="7CA8305D" w:rsidR="00FC1A61" w:rsidRDefault="00FC1A61">
       <w:pPr>
-        <w:pStyle w:val="TOC2"/>
+        <w:pStyle w:val="T2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc225435443" w:history="1">
         <w:r w:rsidRPr="008D62DB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Kpr"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Arbeitsblatt 3.2: Erstellung eines Produktdossiers</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc225435443 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00BA0A60">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>14</w:t>
+          <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1A324D68" w14:textId="1B46F510" w:rsidR="00FC1A61" w:rsidRDefault="00FC1A61">
+    <w:p w14:paraId="1A324D68" w14:textId="4D46F200" w:rsidR="00FC1A61" w:rsidRDefault="00FC1A61">
       <w:pPr>
-        <w:pStyle w:val="TOC2"/>
+        <w:pStyle w:val="T2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc225435444" w:history="1">
         <w:r w:rsidRPr="008D62DB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Kpr"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Arbeitsblatt 3.3: Beschreibung des Nutzungskontexts</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc225435444 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00BA0A60">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>15</w:t>
+          <w:t>16</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="16D05CB6" w14:textId="4973716E" w:rsidR="00FC1A61" w:rsidRDefault="00FC1A61">
+    <w:p w14:paraId="16D05CB6" w14:textId="7479E91C" w:rsidR="00FC1A61" w:rsidRDefault="00FC1A61">
       <w:pPr>
-        <w:pStyle w:val="TOC1"/>
+        <w:pStyle w:val="T1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc225435445" w:history="1">
         <w:r w:rsidRPr="008D62DB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Kpr"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Arbeitsblatt 4: Ermittlung der Umweltaspekte eines Produkts</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc225435445 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00BA0A60">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>16</w:t>
+          <w:t>17</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="528161FF" w14:textId="03852F87" w:rsidR="00FC1A61" w:rsidRDefault="00FC1A61">
+    <w:p w14:paraId="528161FF" w14:textId="45A95BE8" w:rsidR="00FC1A61" w:rsidRDefault="00FC1A61">
       <w:pPr>
-        <w:pStyle w:val="TOC2"/>
+        <w:pStyle w:val="T2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc225435446" w:history="1">
         <w:r w:rsidRPr="008D62DB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Kpr"/>
             <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Arbeitsblatt 4.1: Auswahl eines Instruments zur Ökobilanzierung</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc225435446 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00BA0A60">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>16</w:t>
+          <w:t>17</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="48995019" w14:textId="043F7F82" w:rsidR="00FC1A61" w:rsidRDefault="00FC1A61">
+    <w:p w14:paraId="48995019" w14:textId="2B04FAEE" w:rsidR="00FC1A61" w:rsidRDefault="00FC1A61">
       <w:pPr>
-        <w:pStyle w:val="TOC2"/>
+        <w:pStyle w:val="T2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc225435447" w:history="1">
         <w:r w:rsidRPr="008D62DB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Kpr"/>
             <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Arbeitsblatt</w:t>
         </w:r>
         <w:r w:rsidRPr="008D62DB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Kpr"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve"> 4.2: Definieren Sie den Zweck und den Umfang der Ökobilanzierung.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc225435447 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00BA0A60">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>16</w:t>
+          <w:t>17</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3CA2AE77" w14:textId="3164996E" w:rsidR="00FC1A61" w:rsidRDefault="00FC1A61">
+    <w:p w14:paraId="3CA2AE77" w14:textId="23BA33F9" w:rsidR="00FC1A61" w:rsidRDefault="00FC1A61">
       <w:pPr>
-        <w:pStyle w:val="TOC2"/>
+        <w:pStyle w:val="T2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc225435448" w:history="1">
         <w:r w:rsidRPr="008D62DB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Kpr"/>
             <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.3 Arbeitsblatt</w:t>
         </w:r>
         <w:r w:rsidRPr="008D62DB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Kpr"/>
             <w:noProof/>
           </w:rPr>
           <w:t>: Definieren einer Funktionalen Einheit</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc225435448 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00BA0A60">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>18</w:t>
+          <w:t>19</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="480BEDD6" w14:textId="01AD9FCE" w:rsidR="00FC1A61" w:rsidRDefault="00FC1A61">
+    <w:p w14:paraId="480BEDD6" w14:textId="7D2AA786" w:rsidR="00FC1A61" w:rsidRDefault="00FC1A61">
       <w:pPr>
-        <w:pStyle w:val="TOC2"/>
+        <w:pStyle w:val="T2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc225435449" w:history="1">
         <w:r w:rsidRPr="008D62DB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Kpr"/>
             <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Arbeitsblatt</w:t>
         </w:r>
         <w:r w:rsidRPr="008D62DB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Kpr"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve"> 4.4: Definieren Sie den Lebenszyklus</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc225435449 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00BA0A60">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>19</w:t>
+          <w:t>20</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0CB00615" w14:textId="14251A88" w:rsidR="00FC1A61" w:rsidRDefault="00FC1A61">
+    <w:p w14:paraId="0CB00615" w14:textId="3B85D7C3" w:rsidR="00FC1A61" w:rsidRDefault="00FC1A61">
       <w:pPr>
-        <w:pStyle w:val="TOC2"/>
+        <w:pStyle w:val="T2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc225435450" w:history="1">
         <w:r w:rsidRPr="008D62DB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Kpr"/>
             <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Arbeitsblatt</w:t>
         </w:r>
         <w:r w:rsidRPr="008D62DB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Kpr"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve"> 4.5: Bestandsaufnahme der Materialflüsse einzelner Prozesse im Lebenszyklus: Sachbilanz</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc225435450 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00BA0A60">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>20</w:t>
+          <w:t>21</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="57E61737" w14:textId="7A561F95" w:rsidR="00FC1A61" w:rsidRDefault="00FC1A61">
+    <w:p w14:paraId="57E61737" w14:textId="2E5F0D33" w:rsidR="00FC1A61" w:rsidRDefault="00FC1A61">
       <w:pPr>
-        <w:pStyle w:val="TOC2"/>
+        <w:pStyle w:val="T2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc225435451" w:history="1">
         <w:r w:rsidRPr="008D62DB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Kpr"/>
             <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Arbeitsblatt</w:t>
         </w:r>
         <w:r w:rsidRPr="008D62DB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Kpr"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve"> 4.6: Ökobilanzierung: Wirkungsabschätzung</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc225435451 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00BA0A60">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>21</w:t>
+          <w:t>22</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="31156CAD" w14:textId="75FD0B3F" w:rsidR="00FC1A61" w:rsidRDefault="00FC1A61">
+    <w:p w14:paraId="31156CAD" w14:textId="453B7A28" w:rsidR="00FC1A61" w:rsidRDefault="00FC1A61">
       <w:pPr>
-        <w:pStyle w:val="TOC3"/>
+        <w:pStyle w:val="T3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc225435452" w:history="1">
         <w:r w:rsidRPr="008D62DB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Kpr"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Bewertung der Umweltauswirkungen durch Klassifizierung der identifizierten Umweltauswirkungen in der MECO-Matrix</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc225435452 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00BA0A60">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>21</w:t>
+          <w:t>22</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1DF6FE91" w14:textId="715C8D94" w:rsidR="00FC1A61" w:rsidRDefault="00FC1A61">
+    <w:p w14:paraId="1DF6FE91" w14:textId="0694BE06" w:rsidR="00FC1A61" w:rsidRDefault="00FC1A61">
       <w:pPr>
-        <w:pStyle w:val="TOC1"/>
+        <w:pStyle w:val="T1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc225435453" w:history="1">
         <w:r w:rsidRPr="008D62DB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Kpr"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Arbeitsblatt 5: Produktlebenszykluskostenanalyse</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc225435453 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00BA0A60">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>22</w:t>
+          <w:t>23</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2790D2B9" w14:textId="37B03253" w:rsidR="00FC1A61" w:rsidRDefault="00FC1A61">
+    <w:p w14:paraId="2790D2B9" w14:textId="33A1C1C3" w:rsidR="00FC1A61" w:rsidRDefault="00FC1A61">
       <w:pPr>
-        <w:pStyle w:val="TOC1"/>
+        <w:pStyle w:val="T1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc225435454" w:history="1">
         <w:r w:rsidRPr="008D62DB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Kpr"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Arbeitsblatt 6: Entwicklung einer Strategie und Erstellung eines Nachhaltigkeitsplanungsbriefs</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc225435454 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00BA0A60">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>24</w:t>
+          <w:t>25</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="79F0D912" w14:textId="4CA5750C" w:rsidR="00FC1A61" w:rsidRDefault="00FC1A61">
+    <w:p w14:paraId="79F0D912" w14:textId="2976FBF7" w:rsidR="00FC1A61" w:rsidRDefault="00FC1A61">
       <w:pPr>
-        <w:pStyle w:val="TOC2"/>
+        <w:pStyle w:val="T2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc225435455" w:history="1">
         <w:r w:rsidRPr="008D62DB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Kpr"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Arbeitsblatt 6.1: Entwicklung einer Planungsstrategie für Nachhaltigkeit</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc225435455 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00BA0A60">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>24</w:t>
+          <w:t>25</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="27C48DE3" w14:textId="3A26FA4A" w:rsidR="00FC1A61" w:rsidRDefault="00FC1A61">
+    <w:p w14:paraId="27C48DE3" w14:textId="0D8BB16E" w:rsidR="00FC1A61" w:rsidRDefault="00FC1A61">
       <w:pPr>
-        <w:pStyle w:val="TOC2"/>
+        <w:pStyle w:val="T2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc225435456" w:history="1">
         <w:r w:rsidRPr="008D62DB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Kpr"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Arbeitsblatt 6.2: Erstellung eines Nachhaltigkeitsplanungs-Briefings</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc225435456 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00BA0A60">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>24</w:t>
+          <w:t>25</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3A840B2B" w14:textId="74AA2742" w:rsidR="00FC1A61" w:rsidRDefault="00FC1A61">
+    <w:p w14:paraId="3A840B2B" w14:textId="1E73F632" w:rsidR="00FC1A61" w:rsidRDefault="00FC1A61">
       <w:pPr>
-        <w:pStyle w:val="TOC1"/>
+        <w:pStyle w:val="T1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc225435457" w:history="1">
         <w:r w:rsidRPr="008D62DB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Kpr"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Arbeitsblatt 7: Ideen zur Produktverbesserung</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc225435457 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00BA0A60">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>28</w:t>
+          <w:t>29</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="76AD31F5" w14:textId="2ACDFBCE" w:rsidR="00FC1A61" w:rsidRDefault="00FC1A61">
+    <w:p w14:paraId="76AD31F5" w14:textId="03A45323" w:rsidR="00FC1A61" w:rsidRDefault="00FC1A61">
       <w:pPr>
-        <w:pStyle w:val="TOC1"/>
+        <w:pStyle w:val="T1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc225435458" w:history="1">
         <w:r w:rsidRPr="008D62DB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Kpr"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Arbeitsblatt 8: Produktkonzeptentwicklung und -bewertung</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc225435458 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00BA0A60">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>31</w:t>
+          <w:t>32</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6D626CD3" w14:textId="68B55CC9" w:rsidR="00FC1A61" w:rsidRDefault="00FC1A61">
+    <w:p w14:paraId="6D626CD3" w14:textId="35BA1400" w:rsidR="00FC1A61" w:rsidRDefault="00FC1A61">
       <w:pPr>
-        <w:pStyle w:val="TOC1"/>
+        <w:pStyle w:val="T1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc225435459" w:history="1">
         <w:r w:rsidRPr="008D62DB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Kpr"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Arbeitsblatt 9: Detaillierte Produktentwicklung, Produktionsvorbereitung und Markteinführung</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc225435459 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00BA0A60">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>32</w:t>
+          <w:t>33</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="73F5DF59" w14:textId="1FA23BC5" w:rsidR="00FC1A61" w:rsidRDefault="00FC1A61">
+    <w:p w14:paraId="73F5DF59" w14:textId="4ED261FB" w:rsidR="00FC1A61" w:rsidRDefault="00FC1A61">
       <w:pPr>
-        <w:pStyle w:val="TOC1"/>
+        <w:pStyle w:val="T1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc225435460" w:history="1">
         <w:r w:rsidRPr="008D62DB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Kpr"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Arbeitsblatt 10: Bewertung des Produkts und Planung eines Projekts zur Nachhaltigkeit</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc225435460 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00BA0A60">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>33</w:t>
+          <w:t>34</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3A864D8C" w14:textId="60938B1A" w:rsidR="00FC1A61" w:rsidRDefault="00FC1A61">
+    <w:p w14:paraId="3A864D8C" w14:textId="0EFA6ECB" w:rsidR="00FC1A61" w:rsidRDefault="00FC1A61">
       <w:pPr>
-        <w:pStyle w:val="TOC2"/>
+        <w:pStyle w:val="T2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc225435461" w:history="1">
         <w:r w:rsidRPr="008D62DB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Kpr"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Arbeitsblatt 10.1: Bewertung eines Planungsprojekts auf Nachhaltigkeit</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc225435461 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00BA0A60">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>33</w:t>
+          <w:t>34</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4D59C335" w14:textId="6836EC0D" w:rsidR="00FC1A61" w:rsidRDefault="00FC1A61">
+    <w:p w14:paraId="4D59C335" w14:textId="18FEF412" w:rsidR="00FC1A61" w:rsidRDefault="00FC1A61">
       <w:pPr>
-        <w:pStyle w:val="TOC2"/>
+        <w:pStyle w:val="T2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc225435462" w:history="1">
         <w:r w:rsidRPr="008D62DB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Kpr"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Arbeitsblatt 10.2: Bewertung des Designs für ein nachhaltiges Produkt</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc225435462 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00BA0A60">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>35</w:t>
+          <w:t>36</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="07A2AFCF" w14:textId="1B1C2951" w:rsidR="00FC1A61" w:rsidRDefault="00FC1A61">
+    <w:p w14:paraId="07A2AFCF" w14:textId="2090BC51" w:rsidR="00FC1A61" w:rsidRDefault="00FC1A61">
       <w:pPr>
-        <w:pStyle w:val="TOC1"/>
+        <w:pStyle w:val="T1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc225435463" w:history="1">
         <w:r w:rsidRPr="008D62DB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Kpr"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Arbeitsblatt 11: Aktionsplan für weitere Aktivitäten zur Nachhaltigkeitsplanung</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc225435463 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00BA0A60">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>36</w:t>
+          <w:t>37</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="073F4CBA" w14:textId="4D0CC215" w:rsidR="00FC1A61" w:rsidRDefault="00FC1A61">
+    <w:p w14:paraId="073F4CBA" w14:textId="538B4809" w:rsidR="00FC1A61" w:rsidRDefault="00FC1A61">
       <w:pPr>
-        <w:pStyle w:val="TOC2"/>
+        <w:pStyle w:val="T2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc225435464" w:history="1">
         <w:r w:rsidRPr="008D62DB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Kpr"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Checkliste für Umweltmanagementsysteme und Nachhaltigkeitsplanung</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc225435464 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00BA0A60">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>36</w:t>
+          <w:t>37</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="41443EC0" w14:textId="226F3BB6" w:rsidR="00006A8B" w:rsidRPr="00324C61" w:rsidRDefault="00006A8B" w:rsidP="00006A8B">
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="72283446" w14:textId="77777777" w:rsidR="00006A8B" w:rsidRPr="00324C61" w:rsidRDefault="00006A8B" w:rsidP="00006A8B">
       <w:r w:rsidRPr="00324C61">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F88CA0B" w14:textId="77777777" w:rsidR="00006A8B" w:rsidRPr="00041115" w:rsidRDefault="00006A8B" w:rsidP="00BE4373">
       <w:pPr>
         <w:pStyle w:val="Content"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc210328742"/>
       <w:bookmarkStart w:id="3" w:name="_Toc225435434"/>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00041115">
         <w:lastRenderedPageBreak/>
         <w:t>Danksagung</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="0DBBB16F" w14:textId="456C10E8" w:rsidR="00006A8B" w:rsidRPr="00324C61" w:rsidRDefault="00D3145D" w:rsidP="00006A8B">
       <w:r>
         <w:t xml:space="preserve">Diese praktischen Arbeitsblätter für die Gestaltung nachhaltiger Produkte und Prozesse wurden </w:t>
       </w:r>
       <w:r w:rsidR="00006A8B" w:rsidRPr="00324C61">
         <w:t>im Rahmen des ECOThink-Projekts (KA210-VET-B934985F) entwickelt, das vom Erasmus+-Programm der Europäischen Union kofinanziert wurde. Wir bedanken uns herzlich für den Beitrag aller Partner, Ausbilder und Lernenden, die an den Projektaktivitäten beteiligt waren.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7492B3F5" w14:textId="77777777" w:rsidR="00006A8B" w:rsidRPr="00324C61" w:rsidRDefault="00006A8B" w:rsidP="00006A8B">
       <w:r w:rsidRPr="00324C61">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B0EA688" w14:textId="77777777" w:rsidR="00006A8B" w:rsidRPr="00041115" w:rsidRDefault="00006A8B" w:rsidP="00BE4373">
       <w:pPr>
         <w:pStyle w:val="Content"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc210328743"/>
       <w:bookmarkStart w:id="5" w:name="_Toc225435435"/>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00041115">
         <w:lastRenderedPageBreak/>
-        <w:t>Autoren und Herausgeber</w:t>
+        <w:t>Autoren</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00041115">
+        <w:t xml:space="preserve"> und </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00041115">
+        <w:t>Herausgeber</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="3C1771DE" w14:textId="77777777" w:rsidR="00006A8B" w:rsidRPr="00324C61" w:rsidRDefault="00006A8B" w:rsidP="00006A8B"/>
     <w:p w14:paraId="6A782FE8" w14:textId="77777777" w:rsidR="00006A8B" w:rsidRPr="00324C61" w:rsidRDefault="00006A8B" w:rsidP="00006A8B">
       <w:r w:rsidRPr="00324C61">
         <w:t>Damjan Krajnc (Hauptautor und Herausgeber, MIITR</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FD2C474" w14:textId="77777777" w:rsidR="00006A8B" w:rsidRPr="00324C61" w:rsidRDefault="00006A8B" w:rsidP="00006A8B">
       <w:r w:rsidRPr="00324C61">
         <w:t>Mit Beiträgen von Partnern des ECOThink Erasmus+-Projekts:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73C76291" w14:textId="77777777" w:rsidR="00006A8B" w:rsidRPr="00324C61" w:rsidRDefault="00006A8B" w:rsidP="00006A8B"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="TabloKlavuzu"/>
         <w:tblW w:w="8931" w:type="dxa"/>
         <w:tblInd w:w="-142" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3686"/>
         <w:gridCol w:w="5245"/>
       </w:tblGrid>
       <w:tr w:rsidR="00006A8B" w14:paraId="4A570B9F" w14:textId="77777777" w:rsidTr="00301954">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="431D3901" w14:textId="29669D38" w:rsidR="00006A8B" w:rsidRPr="00452469" w:rsidRDefault="00006A8B" w:rsidP="00301954">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Raleway Black" w:hAnsi="Raleway Black"/>
@@ -3319,66 +3385,66 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>ACEEU</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5320BD98" w14:textId="77777777" w:rsidR="00006A8B" w:rsidRPr="00324C61" w:rsidRDefault="00006A8B" w:rsidP="00301954">
             <w:r w:rsidRPr="00324C61">
               <w:t>(Deutschland)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A164F14" w14:textId="77777777" w:rsidR="00006A8B" w:rsidRDefault="00006A8B" w:rsidP="00301954"/>
           <w:p w14:paraId="34E48A75" w14:textId="77777777" w:rsidR="00006A8B" w:rsidRDefault="00006A8B" w:rsidP="00301954"/>
           <w:p w14:paraId="3EA07C53" w14:textId="77777777" w:rsidR="00006A8B" w:rsidRDefault="00006A8B" w:rsidP="00301954"/>
           <w:p w14:paraId="2DCE637B" w14:textId="77777777" w:rsidR="00006A8B" w:rsidRDefault="00006A8B" w:rsidP="00301954"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="61CB2BAA" w14:textId="77777777" w:rsidR="00006A8B" w:rsidRDefault="00006A8B" w:rsidP="00301954">
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="58E7C0C1" wp14:editId="44F340BA">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="58E7C0C1" wp14:editId="40CA94C5">
                   <wp:extent cx="3020011" cy="613464"/>
                   <wp:effectExtent l="0" t="0" r="9525" b="0"/>
                   <wp:docPr id="1859264241" name="Picture 36" descr="A blue letter on a black background&#10;&#10;AI-generated content may be incorrect."/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1859264241" name="Picture 36" descr="A blue letter on a black background&#10;&#10;AI-generated content may be incorrect."/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId21" cstate="print">
+                          <a:blip r:embed="rId22" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3110904" cy="631927"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
@@ -3492,51 +3558,51 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00324C61">
               <w:t xml:space="preserve">– Internationales Institut für die Umsetzung nachhaltiger Entwicklung </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="716A26A4" w14:textId="77777777" w:rsidR="00006A8B" w:rsidRPr="00324C61" w:rsidRDefault="00006A8B" w:rsidP="00301954">
             <w:r w:rsidRPr="00324C61">
               <w:t>(Slowenien)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1059466F" w14:textId="77777777" w:rsidR="00006A8B" w:rsidRDefault="00006A8B" w:rsidP="00301954"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4BEFD6AE" w14:textId="77777777" w:rsidR="00006A8B" w:rsidRDefault="00006A8B" w:rsidP="00301954">
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6891B7D6" wp14:editId="05345D7D">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6891B7D6" wp14:editId="2A0FF22E">
                   <wp:extent cx="2234407" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="2133672394" name="Picture 35" descr="A logo with white letters&#10;&#10;AI-generated content may be incorrect."/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="2133672394" name="Picture 35" descr="A logo with white letters&#10;&#10;AI-generated content may be incorrect."/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId16" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
@@ -3545,116 +3611,116 @@
                             <a:off x="0" y="0"/>
                             <a:ext cx="2240820" cy="1146281"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1CE6DE48" w14:textId="77777777" w:rsidR="00006A8B" w:rsidRPr="00324C61" w:rsidRDefault="00006A8B" w:rsidP="00006A8B"/>
     <w:p w14:paraId="5FEA29B3" w14:textId="77777777" w:rsidR="00006A8B" w:rsidRPr="00324C61" w:rsidRDefault="00006A8B" w:rsidP="00006A8B">
       <w:r w:rsidRPr="00324C61">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11AE0E" w14:textId="007EFCC7" w:rsidR="00E34D5A" w:rsidRPr="0027647F" w:rsidRDefault="0096746D" w:rsidP="00BE4373">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Balk1"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc206262334"/>
       <w:bookmarkStart w:id="7" w:name="_Toc210328744"/>
       <w:bookmarkStart w:id="8" w:name="_Toc225435436"/>
       <w:r w:rsidRPr="0027647F">
         <w:lastRenderedPageBreak/>
         <w:t>Arbeitsblatt 1: Einrichtung eines Projektteams und Planung eines Nachhaltigkeitsprojekts</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="5C11AE0F" w14:textId="22B40F73" w:rsidR="002E6300" w:rsidRDefault="00A56750" w:rsidP="002D2391">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t xml:space="preserve">Tragen Sie in die folgende Tabelle ein, welche </w:t>
       </w:r>
       <w:r w:rsidR="002E6300" w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">Abteilungen und </w:t>
       </w:r>
       <w:r w:rsidR="002E6300" w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t>Mitarbeiter des Unternehmens in das Nachhaltigkeitsplanungsteam aufgenommen</w:t>
       </w:r>
       <w:r w:rsidR="002E6300" w:rsidRPr="00213EA9">
         <w:t xml:space="preserve"> werden sollen</w:t>
       </w:r>
       <w:r w:rsidR="002E6300" w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t xml:space="preserve">. Welche </w:t>
       </w:r>
       <w:r w:rsidR="002E6300" w:rsidRPr="00213EA9">
         <w:t>spezifische Rolle</w:t>
       </w:r>
       <w:r w:rsidR="002E6300" w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t xml:space="preserve"> wird </w:t>
       </w:r>
       <w:r w:rsidR="002E6300" w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">die jeweilige Person </w:t>
       </w:r>
       <w:r w:rsidR="002E6300" w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t xml:space="preserve">im Team </w:t>
       </w:r>
       <w:r w:rsidR="002E6300" w:rsidRPr="00213EA9">
         <w:t>übernehmen? An welchen Schritten der Nachhaltigkeitsplanung wird die Person beteiligt sein?</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="ListTable3-Accent3"/>
+        <w:tblStyle w:val="ListeTablo3-Vurgu3"/>
         <w:tblW w:w="9776" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="385"/>
         <w:gridCol w:w="1575"/>
         <w:gridCol w:w="1859"/>
         <w:gridCol w:w="2768"/>
         <w:gridCol w:w="3189"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A56750" w:rsidRPr="00213EA9" w14:paraId="5C11AE15" w14:textId="77777777" w:rsidTr="00444FB1">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="385" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AE10" w14:textId="77777777" w:rsidR="00A56750" w:rsidRPr="00213EA9" w:rsidRDefault="00A56750" w:rsidP="002D2391"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
           </w:tcPr>
@@ -3906,51 +3972,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2768" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AE2B" w14:textId="77777777" w:rsidR="00A56750" w:rsidRPr="00213EA9" w:rsidRDefault="00A56750" w:rsidP="002D2391">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3189" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AE2C" w14:textId="77777777" w:rsidR="00A56750" w:rsidRPr="00213EA9" w:rsidRDefault="00A56750" w:rsidP="002D2391">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C11AE3A" w14:textId="36A9BA37" w:rsidR="00ED3963" w:rsidRPr="00213EA9" w:rsidRDefault="00B545FE" w:rsidP="002D2391">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t>Wäre es sinnvoll, externe Experten oder Interessengruppen in das Projekt oder das Projektteam einzubeziehen oder zu beauftragen</w:t>
       </w:r>
       <w:r w:rsidR="00ED3963" w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">? </w:t>
       </w:r>
       <w:r w:rsidR="00ED3963" w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t>Wenn ja</w:t>
       </w:r>
       <w:r w:rsidR="00ED3963" w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">, welche Arten von </w:t>
       </w:r>
       <w:r w:rsidR="00ED3963" w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t xml:space="preserve">Experten oder Interessengruppen werden Sie einbeziehen </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
@@ -3959,51 +4025,51 @@
       </w:r>
       <w:r w:rsidR="00ED3963" w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t xml:space="preserve">werden </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t xml:space="preserve">diese </w:t>
       </w:r>
       <w:r w:rsidR="00ED3963" w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t>übernehmen</w:t>
       </w:r>
       <w:r w:rsidR="00ED3963" w:rsidRPr="00213EA9">
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="LightList-Accent3"/>
+        <w:tblStyle w:val="AkListe-Vurgu3"/>
         <w:tblW w:w="9771" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="2977"/>
         <w:gridCol w:w="1795"/>
         <w:gridCol w:w="4574"/>
       </w:tblGrid>
       <w:tr w:rsidR="00ED3963" w:rsidRPr="00213EA9" w14:paraId="5C11AE3F" w14:textId="77777777" w:rsidTr="00444FB1">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AE3B" w14:textId="77777777" w:rsidR="00ED3963" w:rsidRPr="00041115" w:rsidRDefault="00ED3963" w:rsidP="00161C73">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="de-AT"/>
               </w:rPr>
             </w:pPr>
@@ -4194,68 +4260,68 @@
           <w:tcPr>
             <w:tcW w:w="1795" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AE4C" w14:textId="77777777" w:rsidR="00ED3963" w:rsidRPr="00213EA9" w:rsidRDefault="00ED3963" w:rsidP="00161C73">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4574" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AE4D" w14:textId="77777777" w:rsidR="00ED3963" w:rsidRPr="00213EA9" w:rsidRDefault="00ED3963" w:rsidP="00161C73">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C11AE4F" w14:textId="0F6DB626" w:rsidR="00CF0523" w:rsidRPr="00213EA9" w:rsidRDefault="00B545FE" w:rsidP="00161C73">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t>Wäre es sinnvoll, Studierende von (lokalen) Universitäten in das Projekt einzubeziehen</w:t>
       </w:r>
       <w:r w:rsidR="00EA2E64" w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="LightList-Accent3"/>
+        <w:tblStyle w:val="AkListe-Vurgu3"/>
         <w:tblW w:w="9771" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="2977"/>
         <w:gridCol w:w="1795"/>
         <w:gridCol w:w="4574"/>
       </w:tblGrid>
       <w:tr w:rsidR="007E77E3" w:rsidRPr="00213EA9" w14:paraId="5C11AE54" w14:textId="77777777" w:rsidTr="00444FB1">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AE50" w14:textId="77777777" w:rsidR="007E77E3" w:rsidRPr="00041115" w:rsidRDefault="007E77E3" w:rsidP="00161C73">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="de-AT"/>
               </w:rPr>
             </w:pPr>
@@ -4454,351 +4520,351 @@
           <w:tcPr>
             <w:tcW w:w="1795" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AE61" w14:textId="77777777" w:rsidR="007E77E3" w:rsidRPr="00213EA9" w:rsidRDefault="007E77E3" w:rsidP="00161C73">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4574" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AE62" w14:textId="77777777" w:rsidR="007E77E3" w:rsidRPr="00213EA9" w:rsidRDefault="007E77E3" w:rsidP="00161C73">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C11AE64" w14:textId="0106465C" w:rsidR="007E77E3" w:rsidRPr="00213EA9" w:rsidRDefault="007E77E3" w:rsidP="00161C73">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t xml:space="preserve">Erstellen Sie einen Projektzeitplan und </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">vereinbaren Sie die Häufigkeit </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t>der Treffen des Nachhaltigkeitsplanungsteams.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="LightList-Accent3"/>
+        <w:tblStyle w:val="AkListe-Vurgu3"/>
         <w:tblW w:w="9771" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9771"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C002EB" w:rsidRPr="00213EA9" w14:paraId="5C11AE66" w14:textId="77777777" w:rsidTr="00444FB1">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9771" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AE65" w14:textId="77777777" w:rsidR="00C002EB" w:rsidRPr="00041115" w:rsidRDefault="00C002EB" w:rsidP="00161C73">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C002EB" w:rsidRPr="00213EA9" w14:paraId="5C11AE68" w14:textId="77777777" w:rsidTr="006812A3">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="380"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9771" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AE67" w14:textId="77777777" w:rsidR="00C002EB" w:rsidRPr="00041115" w:rsidRDefault="00C002EB" w:rsidP="00161C73">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C11AE69" w14:textId="096D06C7" w:rsidR="00CF0523" w:rsidRPr="00213EA9" w:rsidRDefault="009E58D2" w:rsidP="00161C73">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t>Überlegen Sie, wie das Team miteinander kommunizieren wird</w:t>
       </w:r>
       <w:r w:rsidR="00B545FE" w:rsidRPr="00213EA9">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="LightList-Accent3"/>
+        <w:tblStyle w:val="AkListe-Vurgu3"/>
         <w:tblW w:w="9771" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9771"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C002EB" w:rsidRPr="00213EA9" w14:paraId="5C11AE6B" w14:textId="77777777" w:rsidTr="00444FB1">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9771" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AE6A" w14:textId="77777777" w:rsidR="00C002EB" w:rsidRPr="00041115" w:rsidRDefault="00C002EB" w:rsidP="00161C73">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C002EB" w:rsidRPr="00213EA9" w14:paraId="5C11AE6D" w14:textId="77777777" w:rsidTr="006812A3">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="442"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9771" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AE6C" w14:textId="77777777" w:rsidR="00C002EB" w:rsidRPr="00041115" w:rsidRDefault="00C002EB" w:rsidP="00161C73">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C11AE6E" w14:textId="7F5A223A" w:rsidR="009E58D2" w:rsidRPr="00213EA9" w:rsidRDefault="009E58D2" w:rsidP="00161C73">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t>Wie wird das Team mit anderen Abteilungen des Unternehmens kommunizieren?</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="LightList-Accent3"/>
+        <w:tblStyle w:val="AkListe-Vurgu3"/>
         <w:tblW w:w="9771" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9771"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C002EB" w:rsidRPr="00213EA9" w14:paraId="5C11AE70" w14:textId="77777777" w:rsidTr="00444FB1">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9771" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AE6F" w14:textId="77777777" w:rsidR="00C002EB" w:rsidRPr="00041115" w:rsidRDefault="00C002EB" w:rsidP="00161C73">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C002EB" w:rsidRPr="00213EA9" w14:paraId="5C11AE72" w14:textId="77777777" w:rsidTr="006812A3">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="446"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9771" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AE71" w14:textId="77777777" w:rsidR="00C002EB" w:rsidRPr="00041115" w:rsidRDefault="00C002EB" w:rsidP="002D2391">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C11AE74" w14:textId="00C212A5" w:rsidR="00037DFC" w:rsidRPr="00213EA9" w:rsidRDefault="0096746D" w:rsidP="00BE4373">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Balk1"/>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc206262335"/>
       <w:bookmarkStart w:id="10" w:name="_Toc210328745"/>
       <w:bookmarkStart w:id="11" w:name="_Toc225435437"/>
       <w:r w:rsidRPr="00213EA9">
         <w:lastRenderedPageBreak/>
         <w:t>Arbeitsblatt 2: Motivierende Planungsfaktoren für Nachhaltigkeit und Projektzielsetzung</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="22A90D5E" w14:textId="77777777" w:rsidR="00C41E58" w:rsidRPr="00213EA9" w:rsidRDefault="00C41E58" w:rsidP="002D2391"/>
     <w:p w14:paraId="5C11AE75" w14:textId="77777777" w:rsidR="00037DFC" w:rsidRPr="00F05797" w:rsidRDefault="0096746D" w:rsidP="00F05797">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Balk2"/>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc225435438"/>
       <w:r w:rsidRPr="00F05797">
         <w:t>Arbeitsblatt 2.1: SWOT-Analyse für das Unternehmen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="5C11AE76" w14:textId="120F85D4" w:rsidR="006F593B" w:rsidRPr="00213EA9" w:rsidRDefault="006F593B" w:rsidP="002D2391">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t>Versuchen Sie, die interne und externe Situation des Unternehmens zu identifizieren, und füllen Sie die SWOT-Matrix aus.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11AE77" w14:textId="1ECA13A4" w:rsidR="009F63E7" w:rsidRPr="00213EA9" w:rsidRDefault="006F593B" w:rsidP="002D2391">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">Verwenden Sie alle vier Quadranten der SWOT-Matrix, um </w:t>
       </w:r>
       <w:r w:rsidR="00B545FE" w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">die aktuelle Situation des Unternehmens </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">zu analysieren. Listen Sie alle derzeit vorhandenen Vor- und Nachteile auf. Erstellen Sie anschließend eine Liste aller Optionen, die für die Zukunft in Frage kommen. Chancen sind potenzielle zukünftige Vorteile. Listen Sie abschließend alle Risiken auf. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11AE78" w14:textId="77777777" w:rsidR="009F63E7" w:rsidRPr="00213EA9" w:rsidRDefault="009F63E7" w:rsidP="002D2391">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t xml:space="preserve">Vorteile </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">müssen </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t>erhalten bleiben und ausgebaut werden.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11AE79" w14:textId="77777777" w:rsidR="009F63E7" w:rsidRPr="00213EA9" w:rsidRDefault="009F63E7" w:rsidP="002D2391">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t>Nachteile müssen beseitigt oder gestoppt werden.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11AE7A" w14:textId="77777777" w:rsidR="009F63E7" w:rsidRPr="00213EA9" w:rsidRDefault="009F63E7" w:rsidP="002D2391">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t>Chancen müssen priorisiert und optimiert werden.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11AE7B" w14:textId="0B718E23" w:rsidR="009F63E7" w:rsidRPr="00213EA9" w:rsidRDefault="009F63E7" w:rsidP="002D2391">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t>Risiken müssen eingedämmt oder minimiert werden.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="LightList-Accent3"/>
+        <w:tblStyle w:val="AkListe-Vurgu3"/>
         <w:tblW w:w="8822" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4536"/>
         <w:gridCol w:w="4516"/>
       </w:tblGrid>
       <w:tr w:rsidR="006F593B" w:rsidRPr="00213EA9" w14:paraId="5C11AE7D" w14:textId="77777777" w:rsidTr="00F05797">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="8822" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AE7C" w14:textId="77777777" w:rsidR="006F593B" w:rsidRPr="00213EA9" w:rsidRDefault="006F593B" w:rsidP="002D2391">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
@@ -4816,264 +4882,264 @@
       <w:tr w:rsidR="006F593B" w:rsidRPr="00213EA9" w14:paraId="5C11AE8A" w14:textId="77777777" w:rsidTr="00F05797">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4248" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AE7E" w14:textId="77777777" w:rsidR="006F593B" w:rsidRPr="00213EA9" w:rsidRDefault="006F593B" w:rsidP="004219E5">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00213EA9">
               <w:t>Vorteile</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="5C11AE7F" w14:textId="77777777" w:rsidR="006F593B" w:rsidRPr="00213EA9" w:rsidRDefault="006F593B" w:rsidP="004219E5">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="ListeParagraf"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00213EA9">
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>...</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C11AE80" w14:textId="77777777" w:rsidR="006F593B" w:rsidRPr="00213EA9" w:rsidRDefault="006F593B" w:rsidP="004219E5">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="ListeParagraf"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00213EA9">
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>...</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C11AE81" w14:textId="77777777" w:rsidR="006F593B" w:rsidRPr="00213EA9" w:rsidRDefault="006F593B" w:rsidP="004219E5">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="ListeParagraf"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00213EA9">
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>...</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C11AE82" w14:textId="77777777" w:rsidR="006F593B" w:rsidRPr="00213EA9" w:rsidRDefault="006F593B" w:rsidP="004219E5">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="ListeParagraf"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00213EA9">
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>...</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C11AE83" w14:textId="77777777" w:rsidR="006F593B" w:rsidRPr="00213EA9" w:rsidRDefault="006F593B" w:rsidP="004219E5">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="ListeParagraf"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00213EA9">
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>...</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4574" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AE84" w14:textId="77777777" w:rsidR="006F593B" w:rsidRPr="00213EA9" w:rsidRDefault="006F593B" w:rsidP="004219E5">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00213EA9">
               <w:t>Nachteile</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="5C11AE85" w14:textId="77777777" w:rsidR="006F593B" w:rsidRPr="00213EA9" w:rsidRDefault="006F593B" w:rsidP="004219E5">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="ListeParagraf"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:jc w:val="left"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00213EA9">
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>...</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C11AE86" w14:textId="77777777" w:rsidR="006F593B" w:rsidRPr="00213EA9" w:rsidRDefault="006F593B" w:rsidP="004219E5">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="ListeParagraf"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:jc w:val="left"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00213EA9">
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>...</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C11AE87" w14:textId="77777777" w:rsidR="006F593B" w:rsidRPr="00213EA9" w:rsidRDefault="006F593B" w:rsidP="004219E5">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="ListeParagraf"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:jc w:val="left"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00213EA9">
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>...</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C11AE88" w14:textId="77777777" w:rsidR="006F593B" w:rsidRPr="00213EA9" w:rsidRDefault="006F593B" w:rsidP="004219E5">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="ListeParagraf"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:jc w:val="left"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00213EA9">
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>...</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C11AE89" w14:textId="77777777" w:rsidR="006F593B" w:rsidRPr="00213EA9" w:rsidRDefault="006F593B" w:rsidP="004219E5">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="ListeParagraf"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:jc w:val="left"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00213EA9">
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>...</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F05797" w:rsidRPr="00F05797" w14:paraId="5C11AE8C" w14:textId="77777777" w:rsidTr="00F05797">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
@@ -5104,282 +5170,282 @@
       </w:tr>
       <w:tr w:rsidR="006F593B" w:rsidRPr="00213EA9" w14:paraId="5C11AE99" w14:textId="77777777" w:rsidTr="00F05797">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4248" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AE8D" w14:textId="77777777" w:rsidR="006F593B" w:rsidRPr="00213EA9" w:rsidRDefault="006F593B" w:rsidP="002D2391">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00213EA9">
               <w:t>Chancen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="5C11AE8E" w14:textId="77777777" w:rsidR="006F593B" w:rsidRPr="00213EA9" w:rsidRDefault="006F593B" w:rsidP="002D2391">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="ListeParagraf"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00213EA9">
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>...</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C11AE8F" w14:textId="77777777" w:rsidR="006F593B" w:rsidRPr="00213EA9" w:rsidRDefault="006F593B" w:rsidP="002D2391">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="ListeParagraf"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00213EA9">
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>...</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C11AE90" w14:textId="77777777" w:rsidR="006F593B" w:rsidRPr="00213EA9" w:rsidRDefault="006F593B" w:rsidP="002D2391">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="ListeParagraf"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00213EA9">
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>...</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C11AE91" w14:textId="77777777" w:rsidR="006F593B" w:rsidRPr="00213EA9" w:rsidRDefault="006F593B" w:rsidP="002D2391">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="ListeParagraf"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00213EA9">
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>...</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C11AE92" w14:textId="77777777" w:rsidR="006F593B" w:rsidRPr="00213EA9" w:rsidRDefault="006F593B" w:rsidP="002D2391">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="ListeParagraf"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00213EA9">
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>...</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4574" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AE93" w14:textId="114D5C0D" w:rsidR="006F593B" w:rsidRPr="00213EA9" w:rsidRDefault="006F593B" w:rsidP="002D2391">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00213EA9">
               <w:t>Gefahr</w:t>
             </w:r>
             <w:r w:rsidR="006441E5">
               <w:t>en</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="5C11AE94" w14:textId="77777777" w:rsidR="006F593B" w:rsidRPr="00213EA9" w:rsidRDefault="006F593B" w:rsidP="002D2391">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="ListeParagraf"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00213EA9">
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>...</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C11AE95" w14:textId="77777777" w:rsidR="006F593B" w:rsidRPr="00213EA9" w:rsidRDefault="006F593B" w:rsidP="002D2391">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="ListeParagraf"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00213EA9">
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>...</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C11AE96" w14:textId="77777777" w:rsidR="006F593B" w:rsidRPr="00213EA9" w:rsidRDefault="006F593B" w:rsidP="002D2391">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="ListeParagraf"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00213EA9">
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>...</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C11AE97" w14:textId="77777777" w:rsidR="006F593B" w:rsidRPr="00213EA9" w:rsidRDefault="006F593B" w:rsidP="002D2391">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="ListeParagraf"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00213EA9">
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>...</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C11AE98" w14:textId="77777777" w:rsidR="006F593B" w:rsidRPr="00213EA9" w:rsidRDefault="006F593B" w:rsidP="002D2391">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="ListeParagraf"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00213EA9">
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>...</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C11AE9A" w14:textId="77777777" w:rsidR="006F593B" w:rsidRPr="00213EA9" w:rsidRDefault="006F593B" w:rsidP="002D2391"/>
     <w:p w14:paraId="5C11AE9B" w14:textId="074EFBD9" w:rsidR="00037DFC" w:rsidRPr="00213EA9" w:rsidRDefault="00A86FD1" w:rsidP="00F05797">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Balk2"/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc225435439"/>
       <w:r>
         <w:t>Arbeitsblatt</w:t>
       </w:r>
       <w:r w:rsidR="0096746D" w:rsidRPr="00213EA9">
         <w:t xml:space="preserve"> 2.2: Erforschung der motivierenden Faktoren für die Planung von Nachhaltigkeit</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="5C11AE9C" w14:textId="495ECF26" w:rsidR="00D322E4" w:rsidRPr="00213EA9" w:rsidRDefault="00830A48" w:rsidP="002D2391">
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">Um herauszufinden, was Sie von einem Nachhaltigkeitsplanungsprojekt erwarten können und </w:t>
       </w:r>
       <w:r w:rsidR="00B545FE" w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">welche Bedeutung es </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">für Ihr Unternehmen </w:t>
       </w:r>
       <w:r w:rsidR="00B545FE" w:rsidRPr="00213EA9">
         <w:t>hat</w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">, </w:t>
@@ -5409,51 +5475,51 @@
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">Realisierbarkeit </w:t>
       </w:r>
       <w:r w:rsidR="00B545FE" w:rsidRPr="00213EA9">
         <w:t>beurteilen</w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00B545FE" w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">Jeder vorgeschlagene Motivationsfaktor wird </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">anhand einer Punkteskala </w:t>
       </w:r>
       <w:r w:rsidR="00B545FE" w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">bewertet </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t>(1–10 Punkte, wobei 10 Punkte den einflussreichsten Faktor darstellen). Bei Bedarf können wir der Bewertung einen Kommentar hinzufügen, der die Auswahl der Bewertung erläutert und so dem Team hilft, sich an die Grundlagen der Diskussion und die Gründe für die getroffenen Entscheidungen bezüglich der Bewertungen zu erinnern.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="ListTable3-Accent3"/>
+        <w:tblStyle w:val="ListeTablo3-Vurgu3"/>
         <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3591"/>
         <w:gridCol w:w="1551"/>
         <w:gridCol w:w="1327"/>
         <w:gridCol w:w="1546"/>
         <w:gridCol w:w="1336"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BF580D" w:rsidRPr="00213EA9" w14:paraId="5C11AEA4" w14:textId="77777777" w:rsidTr="00F422A8">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3660" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AEA0" w14:textId="77777777" w:rsidR="00BF580D" w:rsidRPr="00213EA9" w:rsidRDefault="00BF580D" w:rsidP="00F422A8">
             <w:pPr>
               <w:spacing w:before="0"/>
             </w:pPr>
@@ -5503,59 +5569,59 @@
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00213EA9">
               <w:t>Argument</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF580D" w:rsidRPr="00213EA9" w14:paraId="5C11AEA6" w14:textId="77777777" w:rsidTr="00F422A8">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AEA5" w14:textId="77777777" w:rsidR="00BF580D" w:rsidRPr="00DB0552" w:rsidRDefault="00BF580D" w:rsidP="00F422A8">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
-                <w:rStyle w:val="SubtleReference"/>
+                <w:rStyle w:val="HafifBavuru"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB0552">
               <w:rPr>
-                <w:rStyle w:val="SubtleReference"/>
+                <w:rStyle w:val="HafifBavuru"/>
                 <w:b/>
                 <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
               </w:rPr>
               <w:t>Soziale externe Motivationsfaktoren</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF580D" w:rsidRPr="00213EA9" w14:paraId="5C11AEAB" w14:textId="77777777" w:rsidTr="00F422A8">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3660" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AEA7" w14:textId="77777777" w:rsidR="00BF580D" w:rsidRPr="00213EA9" w:rsidRDefault="00BF580D" w:rsidP="00F422A8">
             <w:pPr>
               <w:spacing w:before="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00213EA9">
               <w:t>Öffentliche Meinung</w:t>
             </w:r>
@@ -5650,59 +5716,59 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AEAF" w14:textId="77777777" w:rsidR="009F63E7" w:rsidRPr="00213EA9" w:rsidRDefault="009F63E7" w:rsidP="00F422A8">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DB0552" w:rsidRPr="00DB0552" w14:paraId="5C11AEB2" w14:textId="77777777" w:rsidTr="00F422A8">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AEB1" w14:textId="77777777" w:rsidR="00BF580D" w:rsidRPr="00DB0552" w:rsidRDefault="00BF580D" w:rsidP="00F422A8">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
-                <w:rStyle w:val="SubtleReference"/>
+                <w:rStyle w:val="HafifBavuru"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB0552">
               <w:rPr>
-                <w:rStyle w:val="SubtleReference"/>
+                <w:rStyle w:val="HafifBavuru"/>
                 <w:b/>
                 <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
               </w:rPr>
               <w:t>Externe Motivationsfaktoren aus dem Umweltbereich</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF580D" w:rsidRPr="00213EA9" w14:paraId="5C11AEB7" w14:textId="77777777" w:rsidTr="00F422A8">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3660" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AEB3" w14:textId="77777777" w:rsidR="00BF580D" w:rsidRPr="00213EA9" w:rsidRDefault="00BF580D" w:rsidP="00F422A8">
             <w:pPr>
               <w:spacing w:before="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00213EA9">
               <w:t>Gesetzgebung und Vorschriften</w:t>
@@ -6100,59 +6166,59 @@
           </w:tcPr>
           <w:p w14:paraId="5C11AED4" w14:textId="77777777" w:rsidR="00BF580D" w:rsidRPr="00213EA9" w:rsidRDefault="00BF580D" w:rsidP="00F422A8">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DB0552" w:rsidRPr="00DB0552" w14:paraId="5C11AED7" w14:textId="77777777" w:rsidTr="00F422A8">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AED6" w14:textId="77777777" w:rsidR="00BF580D" w:rsidRPr="00DB0552" w:rsidRDefault="00BF580D" w:rsidP="00F422A8">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
-                <w:rStyle w:val="SubtleReference"/>
+                <w:rStyle w:val="HafifBavuru"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB0552">
               <w:rPr>
-                <w:rStyle w:val="SubtleReference"/>
+                <w:rStyle w:val="HafifBavuru"/>
                 <w:b/>
                 <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
               </w:rPr>
               <w:t>Finanzielle externe Motivationsfaktoren</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF580D" w:rsidRPr="00213EA9" w14:paraId="5C11AEDD" w14:textId="77777777" w:rsidTr="00F422A8">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3660" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AED8" w14:textId="77777777" w:rsidR="00BF580D" w:rsidRPr="00213EA9" w:rsidRDefault="00BF580D" w:rsidP="00F422A8">
             <w:pPr>
               <w:spacing w:before="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00213EA9">
               <w:t>Normen und Standards</w:t>
             </w:r>
@@ -6475,59 +6541,59 @@
           </w:tcPr>
           <w:p w14:paraId="5C11AEF4" w14:textId="77777777" w:rsidR="00BF580D" w:rsidRPr="00213EA9" w:rsidRDefault="00BF580D" w:rsidP="00F422A8">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DB0552" w:rsidRPr="00DB0552" w14:paraId="5C11AEF7" w14:textId="77777777" w:rsidTr="00F422A8">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AEF6" w14:textId="77777777" w:rsidR="00BF580D" w:rsidRPr="00DB0552" w:rsidRDefault="00BF580D" w:rsidP="00F422A8">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
-                <w:rStyle w:val="SubtleReference"/>
+                <w:rStyle w:val="HafifBavuru"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB0552">
               <w:rPr>
-                <w:rStyle w:val="SubtleReference"/>
+                <w:rStyle w:val="HafifBavuru"/>
                 <w:b/>
                 <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
               </w:rPr>
               <w:t>Soziale intrinsische Motivationsfaktoren</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF580D" w:rsidRPr="00213EA9" w14:paraId="5C11AEFD" w14:textId="77777777" w:rsidTr="00F422A8">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3660" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AEF8" w14:textId="77777777" w:rsidR="00BF580D" w:rsidRPr="00213EA9" w:rsidRDefault="00BF580D" w:rsidP="00F422A8">
             <w:pPr>
               <w:spacing w:before="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00213EA9">
               <w:t>Starke Sozialpolitik</w:t>
             </w:r>
@@ -6645,59 +6711,59 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AF02" w14:textId="77777777" w:rsidR="00BF580D" w:rsidRPr="00213EA9" w:rsidRDefault="00BF580D" w:rsidP="00F422A8">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DB0552" w:rsidRPr="00DB0552" w14:paraId="5C11AF05" w14:textId="77777777" w:rsidTr="00F422A8">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AF04" w14:textId="77777777" w:rsidR="00BF580D" w:rsidRPr="00DB0552" w:rsidRDefault="00BF580D" w:rsidP="00F422A8">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
-                <w:rStyle w:val="SubtleReference"/>
+                <w:rStyle w:val="HafifBavuru"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB0552">
               <w:rPr>
-                <w:rStyle w:val="SubtleReference"/>
+                <w:rStyle w:val="HafifBavuru"/>
                 <w:b/>
                 <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
               </w:rPr>
               <w:t>Umweltbezogene intrinsische Motivationsfaktoren</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF580D" w:rsidRPr="00213EA9" w14:paraId="5C11AF0B" w14:textId="77777777" w:rsidTr="00F422A8">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3660" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AF06" w14:textId="77777777" w:rsidR="00BF580D" w:rsidRPr="00213EA9" w:rsidRDefault="00BF580D" w:rsidP="00F422A8">
             <w:pPr>
               <w:spacing w:before="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00213EA9">
               <w:t>Grünes Marketing</w:t>
@@ -6815,59 +6881,59 @@
           </w:tcPr>
           <w:p w14:paraId="5C11AF10" w14:textId="77777777" w:rsidR="00BF580D" w:rsidRPr="00213EA9" w:rsidRDefault="00BF580D" w:rsidP="00F422A8">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DB0552" w:rsidRPr="00DB0552" w14:paraId="5C11AF13" w14:textId="77777777" w:rsidTr="00F422A8">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AF12" w14:textId="77777777" w:rsidR="00BF580D" w:rsidRPr="00DB0552" w:rsidRDefault="00BF580D" w:rsidP="00F422A8">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
-                <w:rStyle w:val="SubtleReference"/>
+                <w:rStyle w:val="HafifBavuru"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB0552">
               <w:rPr>
-                <w:rStyle w:val="SubtleReference"/>
+                <w:rStyle w:val="HafifBavuru"/>
                 <w:b/>
                 <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
               </w:rPr>
               <w:t>Finanzielle intrinsische Motivationsfaktoren</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF580D" w:rsidRPr="00213EA9" w14:paraId="5C11AF19" w14:textId="77777777" w:rsidTr="00F422A8">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3660" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AF14" w14:textId="77777777" w:rsidR="00BF580D" w:rsidRPr="00213EA9" w:rsidRDefault="00BF580D" w:rsidP="00F422A8">
             <w:pPr>
               <w:spacing w:before="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00213EA9">
               <w:t>Verbesserte Produktqualität</w:t>
             </w:r>
@@ -7109,83 +7175,83 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AF29" w14:textId="77777777" w:rsidR="00BF580D" w:rsidRPr="00213EA9" w:rsidRDefault="00BF580D" w:rsidP="00F422A8">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AF2A" w14:textId="77777777" w:rsidR="00BF580D" w:rsidRPr="00213EA9" w:rsidRDefault="00BF580D" w:rsidP="00F422A8">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C11AF2C" w14:textId="0242827F" w:rsidR="00FF4644" w:rsidRPr="00213EA9" w:rsidRDefault="00FF4644" w:rsidP="002D2391">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t>Priorisieren Sie interne und externe Motivationsfaktoren</w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t>Geben Sie an</w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">, ob die Faktoren mit Menschen (L), </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t xml:space="preserve">Gewinn (D) oder </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t>Umwelt (P) oder einer Kombination davon zusammenhängen.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="LightList-Accent3"/>
+        <w:tblStyle w:val="AkListe-Vurgu3"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="2309"/>
         <w:gridCol w:w="1178"/>
         <w:gridCol w:w="2426"/>
         <w:gridCol w:w="1111"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FF4644" w:rsidRPr="00213EA9" w14:paraId="5C11AF32" w14:textId="77777777" w:rsidTr="006A064E">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AF2D" w14:textId="77777777" w:rsidR="00FF4644" w:rsidRPr="00041115" w:rsidRDefault="00FF4644" w:rsidP="00161C73">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="de-AT"/>
               </w:rPr>
@@ -7193,99 +7259,95 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AF2E" w14:textId="77777777" w:rsidR="00FF4644" w:rsidRPr="00213EA9" w:rsidRDefault="00FF4644" w:rsidP="00161C73">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00213EA9">
               <w:t>Prioritäre</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00213EA9">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00213EA9">
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">interne </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00213EA9">
               <w:t>Faktoren</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1178" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AF2F" w14:textId="77777777" w:rsidR="00FF4644" w:rsidRPr="00213EA9" w:rsidRDefault="00FF4644" w:rsidP="00161C73">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00213EA9">
               <w:t>L D P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2426" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AF30" w14:textId="77777777" w:rsidR="00FF4644" w:rsidRPr="00213EA9" w:rsidRDefault="00FF4644" w:rsidP="00161C73">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00213EA9">
               <w:t>Prioritäre</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00213EA9">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00213EA9">
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">externe </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00213EA9">
               <w:t>Faktoren</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1111" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AF31" w14:textId="77777777" w:rsidR="00FF4644" w:rsidRPr="00213EA9" w:rsidRDefault="00FF4644" w:rsidP="00161C73">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00213EA9">
               <w:t>L D P</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FF4644" w:rsidRPr="00213EA9" w14:paraId="5C11AF38" w14:textId="77777777" w:rsidTr="006A064E">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="425" w:type="dxa"/>
@@ -7571,147 +7633,147 @@
           <w:tcPr>
             <w:tcW w:w="2426" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AF4E" w14:textId="77777777" w:rsidR="00FF4644" w:rsidRPr="00213EA9" w:rsidRDefault="00FF4644" w:rsidP="00161C73">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1111" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AF4F" w14:textId="77777777" w:rsidR="00FF4644" w:rsidRPr="00213EA9" w:rsidRDefault="00FF4644" w:rsidP="00161C73">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C11AF51" w14:textId="77777777" w:rsidR="00FF4644" w:rsidRPr="00213EA9" w:rsidRDefault="00FF4644" w:rsidP="00161C73">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">Denken Sie über das Gleichgewicht zwischen den Aspekten Menschen (L), </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t xml:space="preserve">Profit (D) und </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">Planet (P) in einem Projekt nach oder über den Vorteil eines oder zweier Aspekte </w:t>
       </w:r>
       <w:r w:rsidR="00510DCE" w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t>gegenüber den anderen.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="LightList-Accent3"/>
+        <w:tblStyle w:val="AkListe-Vurgu3"/>
         <w:tblW w:w="9771" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9771"/>
       </w:tblGrid>
       <w:tr w:rsidR="009F63E7" w:rsidRPr="00213EA9" w14:paraId="5C11AF53" w14:textId="77777777" w:rsidTr="006A064E">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9771" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AF52" w14:textId="77777777" w:rsidR="009F63E7" w:rsidRPr="00041115" w:rsidRDefault="009F63E7" w:rsidP="002D2391">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F63E7" w:rsidRPr="00213EA9" w14:paraId="5C11AF55" w14:textId="77777777" w:rsidTr="006A064E">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="542"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9771" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AF54" w14:textId="77777777" w:rsidR="009F63E7" w:rsidRPr="00041115" w:rsidRDefault="009F63E7" w:rsidP="002D2391">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C11AF56" w14:textId="77777777" w:rsidR="009F63E7" w:rsidRPr="00213EA9" w:rsidRDefault="009F63E7" w:rsidP="002D2391"/>
     <w:p w14:paraId="5C11AF57" w14:textId="7ED0A997" w:rsidR="009F63E7" w:rsidRPr="00213EA9" w:rsidRDefault="0096746D" w:rsidP="00F05797">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Balk2"/>
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc225435440"/>
       <w:r w:rsidRPr="00213EA9">
         <w:t>Arbeitsblatt 2.3: Festlegung der Ziele für das Nachhaltigkeitsplanungsprojekt</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="5C11AF58" w14:textId="7327A5BB" w:rsidR="001277B1" w:rsidRPr="00213EA9" w:rsidRDefault="00510DCE" w:rsidP="002D2391">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t>Listen Sie die Ziele Ihres Nachhaltigkeitsplanungsprojekts auf:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="LightList-Accent3"/>
+        <w:tblStyle w:val="AkListe-Vurgu3"/>
         <w:tblW w:w="9771" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="9346"/>
       </w:tblGrid>
       <w:tr w:rsidR="009F63E7" w:rsidRPr="00213EA9" w14:paraId="5C11AF5B" w14:textId="77777777" w:rsidTr="006A064E">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AF59" w14:textId="77777777" w:rsidR="009F63E7" w:rsidRPr="00041115" w:rsidRDefault="009F63E7" w:rsidP="002D2391">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -7784,193 +7846,193 @@
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AF62" w14:textId="77777777" w:rsidR="009F63E7" w:rsidRPr="00213EA9" w:rsidRDefault="009F63E7" w:rsidP="002D2391">
             <w:r w:rsidRPr="00213EA9">
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9346" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AF63" w14:textId="77777777" w:rsidR="009F63E7" w:rsidRPr="00213EA9" w:rsidRDefault="009F63E7" w:rsidP="002D2391">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C11AF65" w14:textId="7C206FB2" w:rsidR="00D53106" w:rsidRPr="00213EA9" w:rsidRDefault="00A86FD1" w:rsidP="00BE4373">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Balk1"/>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc206262336"/>
       <w:bookmarkStart w:id="16" w:name="_Toc210328746"/>
       <w:bookmarkStart w:id="17" w:name="_Toc225435441"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Arbeitsblatt</w:t>
       </w:r>
       <w:r w:rsidR="0096746D" w:rsidRPr="00213EA9">
         <w:t xml:space="preserve"> 3: Produktauswahl</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="5C11AF66" w14:textId="77777777" w:rsidR="007D3B76" w:rsidRPr="00213EA9" w:rsidRDefault="007D3B76" w:rsidP="002D2391">
       <w:r w:rsidRPr="00213EA9">
         <w:t>Die Kriterien für die Produktauswahl sind unternehmensspezifisch, müssen jedoch in der Regel den folgenden Richtlinien entsprechen:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11AF67" w14:textId="77777777" w:rsidR="00D07DF1" w:rsidRPr="00213EA9" w:rsidRDefault="009B26D1" w:rsidP="002D2391">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t>Das Produkt muss über eine ausreichende Anzahl von Freiheitsgraden verfügen, um modifiziert werden zu können.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11AF68" w14:textId="530DFE1A" w:rsidR="00D07DF1" w:rsidRPr="00213EA9" w:rsidRDefault="007D3B76" w:rsidP="002D2391">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t>Das Produkt sollte vorzugsweise eines sein, das weitgehend von den motivierenden Faktoren der Nachhaltigkeitsplanung beeinflusst wird.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11AF69" w14:textId="5ADA1F5C" w:rsidR="007D3B76" w:rsidRPr="00213EA9" w:rsidRDefault="007D3B76" w:rsidP="002D2391">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t>Bei dem ersten Produkt, das nach den Kriterien des nachhaltigen Designs geplant werden soll, wird empfohlen, dass das modifizierte Produkt oder der Teil davon relativ einfach ist.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11AF6A" w14:textId="77777777" w:rsidR="0025297B" w:rsidRPr="00213EA9" w:rsidRDefault="0025297B" w:rsidP="0025297B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C11AF6B" w14:textId="77777777" w:rsidR="0025297B" w:rsidRPr="00213EA9" w:rsidRDefault="0096746D" w:rsidP="00F05797">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Balk2"/>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc225435442"/>
       <w:r w:rsidRPr="00213EA9">
         <w:t>Arbeitsblatt 3.1: Bewertungsfragebogen für die Produktauswahl</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="5C11AF6C" w14:textId="14B913F2" w:rsidR="00290D00" w:rsidRPr="00213EA9" w:rsidRDefault="00290D00" w:rsidP="002D2391">
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">Dieser Fragebogen ist für das Nachhaltigkeitsplanungsteam gedacht, um </w:t>
       </w:r>
       <w:r w:rsidR="00B545FE" w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">die Auswahl </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">des Zielprodukts für </w:t>
       </w:r>
       <w:r w:rsidR="00B545FE" w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">die Umsetzung </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t>des Nachhaltigkeitsplanungsprojekts zu unterstützen. Auf der Grundlage der Bewertungen wird das strategisch am besten geeignete Produkt mit dem größten Verbesserungspotenzial ausgewählt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11AF6D" w14:textId="2040D11D" w:rsidR="00290D00" w:rsidRPr="00213EA9" w:rsidRDefault="00B545FE" w:rsidP="002D2391">
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">Das </w:t>
       </w:r>
       <w:r w:rsidR="00290D00" w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">Nachhaltigkeitsplanungsteam </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">und die Unternehmensleitung </w:t>
       </w:r>
       <w:r w:rsidR="00290D00" w:rsidRPr="00213EA9">
         <w:t>identifizieren potenzielle Zielprodukte und verwenden einen Bewertungsfragebogen, in dem die Antwortpunkte für alle Fragen zu jedem analysierten Produkt zusammengefasst werden. Das Produkt mit der höchsten Punktzahl ist grundsätzlich die beste Option für ein Nachhaltigkeitsplanungsprojekt, aber das Team muss auch Folgendes berücksichtigen:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11AF6E" w14:textId="006AC3C7" w:rsidR="005C1E0A" w:rsidRPr="00213EA9" w:rsidRDefault="00B545FE" w:rsidP="002D2391">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">Angenommen, ein Produkt hat überwiegend die Bewertung 1 erhalten. In diesem Fall </w:t>
       </w:r>
       <w:r w:rsidR="005C1E0A" w:rsidRPr="00213EA9">
         <w:t>ist es möglicherweise nicht für ein Nachhaltigkeitsplanungsprojekt geeignet</w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="005C1E0A" w:rsidRPr="00213EA9">
         <w:t>und es sollten zunächst alternative Strategien zur Förderung der Ökoeffizienz eingeführt werden, wie beispielsweise eine sauberere Produktion oder ein Lebenszyklusmanagement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11AF6F" w14:textId="61CD622B" w:rsidR="005C1E0A" w:rsidRPr="00213EA9" w:rsidRDefault="005C1E0A" w:rsidP="002D2391">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">Wenn ein Produkt überwiegend die Bewertung 3 erhalten hat, ist es grundsätzlich sehr gut für ein Nachhaltigkeitsplanungsprojekt geeignet. Das Team sollte die mit 3 bewerteten Themen analysieren, da es so sofort einige vielversprechende Planungsstrategien für </w:t>
       </w:r>
       <w:r w:rsidR="00B545FE" w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">die Nachhaltigkeit des Produkts </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t>identifizieren kann, wie z. B. die Reduzierung des Materialverbrauchs, die Verbesserung des Produktionsprozesses usw.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11AF70" w14:textId="59853E87" w:rsidR="005C1E0A" w:rsidRPr="00213EA9" w:rsidRDefault="00290D00" w:rsidP="002D2391">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">Bei der Analyse des Potenzials einer Nachhaltigkeitsplanung sind einige Aspekte wichtiger als andere. Die Bewertung eines Aspekts kann sofort zeigen, dass das Produkt für ein Nachhaltigkeitsplanungsprojekt nicht geeignet ist, während die Bewertung anderer Aspekte keinen wesentlichen Einfluss auf die Auswahl hat. Daher überlassen wir die Entscheidung über die Bedeutung einzelner Fragen dem Ermessen des </w:t>
       </w:r>
       <w:r w:rsidR="00B545FE" w:rsidRPr="00213EA9">
         <w:t>Fragebogenbenutzers</w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t>, der einzelnen Bewertungen mehr Gewicht geben kann als anderen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11AF71" w14:textId="77777777" w:rsidR="002A4F56" w:rsidRPr="00213EA9" w:rsidRDefault="002A4F56" w:rsidP="002D2391"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="GridTable5Dark-Accent3"/>
+        <w:tblStyle w:val="KlavuzTablo5Koyu-Vurgu3"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="29" w:type="dxa"/>
           <w:bottom w:w="29" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4787"/>
         <w:gridCol w:w="1063"/>
         <w:gridCol w:w="1068"/>
         <w:gridCol w:w="1069"/>
         <w:gridCol w:w="1075"/>
       </w:tblGrid>
       <w:tr w:rsidR="002A4F56" w:rsidRPr="00F82F09" w14:paraId="5C11AF75" w14:textId="77777777" w:rsidTr="00F422A8">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
@@ -9361,51 +9423,51 @@
           <w:p w14:paraId="5C11AFCB" w14:textId="77777777" w:rsidR="002A4F56" w:rsidRPr="00F82F09" w:rsidRDefault="002A4F56" w:rsidP="00F422A8">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C11AFCC" w14:textId="77777777" w:rsidR="002A4F56" w:rsidRPr="00F82F09" w:rsidRDefault="002A4F56" w:rsidP="00F422A8">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="GridTable5Dark-Accent3"/>
+        <w:tblStyle w:val="KlavuzTablo5Koyu-Vurgu3"/>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="29" w:type="dxa"/>
           <w:bottom w:w="29" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4770"/>
         <w:gridCol w:w="333"/>
         <w:gridCol w:w="747"/>
         <w:gridCol w:w="671"/>
         <w:gridCol w:w="409"/>
         <w:gridCol w:w="725"/>
         <w:gridCol w:w="355"/>
         <w:gridCol w:w="1062"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FB68DE" w:rsidRPr="00213EA9" w14:paraId="5C11AFD1" w14:textId="77777777" w:rsidTr="00F422A8">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
@@ -11242,51 +11304,51 @@
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C11B05F" w14:textId="6017A885" w:rsidR="00D07DF1" w:rsidRPr="00213EA9" w:rsidRDefault="00D07DF1" w:rsidP="00161C73">
       <w:r w:rsidRPr="00213EA9">
         <w:t>Wenn die Punktzahl niedrig ist (1), bedeutet dies, dass das Produkt nicht für eine nachhaltige Gestaltung geeignet ist. Die Auswertung des Fragebogens kann daher abgeschlossen werden.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11B060" w14:textId="77777777" w:rsidR="00FB68DE" w:rsidRPr="00213EA9" w:rsidRDefault="00FB68DE" w:rsidP="00161C73">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C11B061" w14:textId="01A546C5" w:rsidR="004C1D49" w:rsidRPr="00213EA9" w:rsidRDefault="004C1D49" w:rsidP="00161C73">
       <w:r w:rsidRPr="00213EA9">
         <w:t>Sortieren Sie die bewerteten Produkte nach der Anzahl der erhaltenen Punkte und wählen Sie das für die Umsetzung des Nachhaltigkeitsplanungsprojekts am besten geeignete Produkt aus:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="GridTable4-Accent3"/>
+        <w:tblStyle w:val="KlavuzuTablo4-Vurgu3"/>
         <w:tblW w:w="7371" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="539"/>
         <w:gridCol w:w="4246"/>
         <w:gridCol w:w="2586"/>
       </w:tblGrid>
       <w:tr w:rsidR="004C1D49" w:rsidRPr="00213EA9" w14:paraId="5C11B065" w14:textId="77777777" w:rsidTr="00F422A8">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="539" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C11B062" w14:textId="77777777" w:rsidR="004C1D49" w:rsidRPr="00213EA9" w:rsidRDefault="004C1D49" w:rsidP="00F422A8">
             <w:pPr>
               <w:spacing w:before="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -11514,66 +11576,66 @@
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C11B076" w14:textId="77777777" w:rsidR="004C1D49" w:rsidRPr="00213EA9" w:rsidRDefault="004C1D49" w:rsidP="00161C73"/>
     <w:p w14:paraId="649761C9" w14:textId="77777777" w:rsidR="004246D7" w:rsidRDefault="004246D7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:b/>
           <w:smallCaps/>
           <w:spacing w:val="15"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11B077" w14:textId="00F57BB4" w:rsidR="00FF6588" w:rsidRPr="00213EA9" w:rsidRDefault="00A86FD1" w:rsidP="00161C73">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Balk2"/>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Toc225435443"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Arbeitsblatt</w:t>
       </w:r>
       <w:r w:rsidR="0096746D" w:rsidRPr="00213EA9">
         <w:t xml:space="preserve"> 3.2: Erstellung eines Produktdossiers</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="5C11B078" w14:textId="77777777" w:rsidR="00FD7487" w:rsidRPr="00213EA9" w:rsidRDefault="00FD7487" w:rsidP="00161C73"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="GridTable5Dark-Accent3"/>
+        <w:tblStyle w:val="KlavuzTablo5Koyu-Vurgu3"/>
         <w:tblW w:w="9209" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="5270"/>
         <w:gridCol w:w="1682"/>
       </w:tblGrid>
       <w:tr w:rsidR="000D1C94" w:rsidRPr="00213EA9" w14:paraId="5C11B07C" w14:textId="77777777" w:rsidTr="00F422A8">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2119" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C11B079" w14:textId="77777777" w:rsidR="000D1C94" w:rsidRPr="00213EA9" w:rsidRDefault="000D1C94" w:rsidP="00F422A8">
             <w:pPr>
               <w:spacing w:before="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -12907,242 +12969,242 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C11B0DA" w14:textId="77777777" w:rsidR="00D07DF1" w:rsidRPr="00213EA9" w:rsidRDefault="00D07DF1" w:rsidP="00F422A8">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C11B0DC" w14:textId="77777777" w:rsidR="000D1C94" w:rsidRPr="00213EA9" w:rsidRDefault="000D1C94" w:rsidP="00161C73">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C11B0DD" w14:textId="180C6043" w:rsidR="00FF6588" w:rsidRPr="00213EA9" w:rsidRDefault="00A86FD1" w:rsidP="00161C73">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Balk2"/>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc225435444"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Arbeitsblatt</w:t>
       </w:r>
       <w:r w:rsidR="0096746D" w:rsidRPr="00213EA9">
         <w:t xml:space="preserve"> 3.3: Beschreibung des Nutzungskontexts</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="5C11B0DE" w14:textId="77777777" w:rsidR="00FF6588" w:rsidRPr="00213EA9" w:rsidRDefault="00FF6588" w:rsidP="00161C73">
       <w:r w:rsidRPr="00213EA9">
         <w:t>Der Verwendungskontext lässt sich durch Beantwortung der folgenden Fragen beschreiben:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11B0DF" w14:textId="57B4F515" w:rsidR="00FF6588" w:rsidRPr="00213EA9" w:rsidRDefault="00FF6588" w:rsidP="00161C73">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>„Wofür wird das Produkt verwendet?</w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">“ </w:t>
       </w:r>
       <w:r w:rsidR="00B545FE" w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">beschreibt </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t>die grundlegende Aufgabe, die das Produkt für den Benutzer erfüllen muss.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11B0E0" w14:textId="12837DDC" w:rsidR="00FF6588" w:rsidRPr="00213EA9" w:rsidRDefault="00FF6588" w:rsidP="00161C73">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t>„</w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Welche Funktion hat das Produkt?</w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">“ ermöglicht es Ihnen, </w:t>
       </w:r>
       <w:r w:rsidR="00B545FE" w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">die Funktionalität des Produkts </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t>zu beschreiben</w:t>
       </w:r>
       <w:r w:rsidR="00B545FE" w:rsidRPr="00213EA9">
         <w:t>, einschließlich des technologischen Prinzips und der Funktionen, über die das Produkt verfügen muss</w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t>, um dem Benutzer den Service zu bieten.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11B0E1" w14:textId="40081E69" w:rsidR="00FF6588" w:rsidRPr="00213EA9" w:rsidRDefault="00FF6588" w:rsidP="00161C73">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t>„</w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Für wen?</w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">“ führt zu einer Beschreibung des </w:t>
       </w:r>
       <w:r w:rsidR="00400B41">
         <w:t xml:space="preserve">primären </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t>Benutzers oder der primären Benutzergruppe.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11B0E2" w14:textId="77CFBB8B" w:rsidR="00FF6588" w:rsidRPr="00213EA9" w:rsidRDefault="00FF6588" w:rsidP="00161C73">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t>„</w:t>
       </w:r>
       <w:r w:rsidRPr="00F422A8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Wie </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>lange?</w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t>“ und „</w:t>
       </w:r>
       <w:r w:rsidRPr="00F422A8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Wie </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>oft?</w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">“ </w:t>
       </w:r>
       <w:r w:rsidR="00B545FE" w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">definieren </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t>die Zeiträume und Verwendungszwecke, in denen das Produkt eingesetzt werden muss.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11B0E3" w14:textId="77777777" w:rsidR="00FF6588" w:rsidRPr="00213EA9" w:rsidRDefault="00FF6588" w:rsidP="00161C73">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t>„</w:t>
       </w:r>
       <w:r w:rsidRPr="00F422A8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Wo </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>auf der Welt?</w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t>“ führt zur Definition des geografischen Gebiets, in dem das Produkt betrieben werden muss und wahrscheinlich entfernt wird.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11B0E4" w14:textId="77777777" w:rsidR="005E1AA5" w:rsidRPr="00213EA9" w:rsidRDefault="005E1AA5" w:rsidP="00161C73">
       <w:r w:rsidRPr="00213EA9">
         <w:t>Die Antworten auf die gestellten Fragen werden in die untenstehende Tabelle eingetragen, wobei:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11B0E5" w14:textId="775ACC89" w:rsidR="005E1AA5" w:rsidRPr="00213EA9" w:rsidRDefault="009B26D1" w:rsidP="00161C73">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t>Mein Team und ich beantworten die Fragen auf der Grundlage unserer Kenntnisse über das Produkt und unserer Einblicke in die Nutzung durch den Anwender.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11B0E6" w14:textId="77777777" w:rsidR="005E1AA5" w:rsidRPr="00213EA9" w:rsidRDefault="009B26D1" w:rsidP="00161C73">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t>Einige Fragen können anhand der Produktspezifikationen (oder der Geschäftsspezifikationen, wenn das Produkt noch nicht entwickelt wurde) beantwortet werden.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11B0E7" w14:textId="77777777" w:rsidR="005E1AA5" w:rsidRPr="00213EA9" w:rsidRDefault="009B26D1" w:rsidP="00161C73">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t>Der Prozess des Ausfüllens der Tabelle ist abgeschlossen, sobald das Team ein detailliertes Bild aller Produktmerkmale und Nutzerperspektiven hat.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11B0E8" w14:textId="77777777" w:rsidR="00A12A96" w:rsidRPr="00213EA9" w:rsidRDefault="00A12A96" w:rsidP="00161C73"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="GridTable5Dark-Accent3"/>
+        <w:tblStyle w:val="KlavuzTablo5Koyu-Vurgu3"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="0480" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3150"/>
         <w:gridCol w:w="5917"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A12A96" w:rsidRPr="00213EA9" w14:paraId="5C11B0EF" w14:textId="77777777" w:rsidTr="00F422A8">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3150" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C11B0E9" w14:textId="77777777" w:rsidR="00A12A96" w:rsidRPr="00213EA9" w:rsidRDefault="00A12A96" w:rsidP="00F422A8">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00213EA9">
               <w:t>Wofür wird das Produkt verwendet?</w:t>
@@ -13432,66 +13494,66 @@
               <w:keepNext/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5C11B110" w14:textId="77777777" w:rsidR="00A12A96" w:rsidRPr="00213EA9" w:rsidRDefault="00A12A96" w:rsidP="00F422A8">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5C11B111" w14:textId="77777777" w:rsidR="00A12A96" w:rsidRPr="00213EA9" w:rsidRDefault="00A12A96" w:rsidP="00F422A8">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C11B114" w14:textId="77777777" w:rsidR="00FF6588" w:rsidRPr="00213EA9" w:rsidRDefault="00FF6588" w:rsidP="00161C73"/>
     <w:p w14:paraId="5C11B115" w14:textId="77777777" w:rsidR="0032262E" w:rsidRPr="00213EA9" w:rsidRDefault="0096746D" w:rsidP="00BE4373">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Balk1"/>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Toc206262337"/>
       <w:bookmarkStart w:id="22" w:name="_Toc210328747"/>
       <w:bookmarkStart w:id="23" w:name="_Toc225435445"/>
       <w:r w:rsidRPr="00213EA9">
         <w:lastRenderedPageBreak/>
         <w:t>Arbeitsblatt 4: Ermittlung der Umweltaspekte eines Produkts</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="5C11B116" w14:textId="1653AB6A" w:rsidR="0032262E" w:rsidRPr="00213EA9" w:rsidRDefault="0096746D" w:rsidP="00161C73">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Balk2"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc225435446"/>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Arbeitsblatt 4.1: Auswahl eines Instruments zur </w:t>
       </w:r>
       <w:r w:rsidR="004246D7">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Ökobilanzierung</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="5C11B117" w14:textId="1826B0BE" w:rsidR="0032262E" w:rsidRPr="00213EA9" w:rsidRDefault="0032262E" w:rsidP="00161C73">
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">Überprüfen Sie die Unterschiede zwischen der MECO-Matrix </w:t>
       </w:r>
       <w:r w:rsidR="00D80C98">
@@ -13524,51 +13586,51 @@
       <w:r w:rsidR="00A40F5C" w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Instrument </w:t>
       </w:r>
       <w:r w:rsidR="00F72E32" w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">für die </w:t>
       </w:r>
       <w:r w:rsidR="004246D7">
         <w:t>Ökobilanzierung</w:t>
       </w:r>
       <w:r w:rsidR="00F72E32" w:rsidRPr="00213EA9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t>aus</w:t>
       </w:r>
       <w:r w:rsidR="00F72E32" w:rsidRPr="00213EA9">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="LightList-Accent3"/>
+        <w:tblStyle w:val="AkListe-Vurgu3"/>
         <w:tblW w:w="9062" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9062"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F72E32" w:rsidRPr="00213EA9" w14:paraId="5C11B119" w14:textId="77777777" w:rsidTr="004246D7">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11B118" w14:textId="7E9E91E9" w:rsidR="00F72E32" w:rsidRPr="00213EA9" w:rsidRDefault="00F72E32" w:rsidP="00161C73">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00213EA9">
               <w:t>Ausgewähltes</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
@@ -13612,51 +13674,51 @@
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Gründe</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="5454605C" w14:textId="77777777" w:rsidR="004246D7" w:rsidRDefault="004246D7" w:rsidP="00161C73">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5C11B11A" w14:textId="77777777" w:rsidR="004246D7" w:rsidRPr="004246D7" w:rsidRDefault="004246D7" w:rsidP="00161C73">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C11B11C" w14:textId="40548ECF" w:rsidR="0032262E" w:rsidRPr="00213EA9" w:rsidRDefault="00A86FD1" w:rsidP="00161C73">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Balk2"/>
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="25" w:name="_Toc225435447"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Arbeitsblatt</w:t>
       </w:r>
       <w:r w:rsidR="0032262E" w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4.2: Definieren Sie den Zweck und den Umfang der </w:t>
       </w:r>
       <w:r w:rsidR="004246D7">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
@@ -13683,51 +13745,51 @@
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t xml:space="preserve">Geben Sie den Zweck der Analyse, den </w:t>
       </w:r>
       <w:r w:rsidR="00B545FE" w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t xml:space="preserve">Komplexitätsgrad </w:t>
       </w:r>
       <w:r w:rsidR="00400B41">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t xml:space="preserve">und den Namen </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t>des betreffenden Produkts an. Geben Sie außerdem den Zweck der Kommunikation der Ergebnisse an.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="GridTable5Dark-Accent3"/>
+        <w:tblStyle w:val="KlavuzTablo5Koyu-Vurgu3"/>
         <w:tblW w:w="9775" w:type="dxa"/>
         <w:tblLook w:val="0480" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2380"/>
         <w:gridCol w:w="381"/>
         <w:gridCol w:w="5805"/>
         <w:gridCol w:w="1209"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F72E32" w:rsidRPr="00D80C98" w14:paraId="5C11B122" w14:textId="77777777" w:rsidTr="00F422A8">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1920" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C11B11E" w14:textId="77777777" w:rsidR="00F72E32" w:rsidRPr="00D80C98" w:rsidRDefault="00F72E32" w:rsidP="00F422A8">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="0"/>
               <w:rPr>
@@ -14917,51 +14979,51 @@
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rStyle w:val="hps"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C11B16A" w14:textId="126D6E6F" w:rsidR="003B39EC" w:rsidRDefault="0032262E" w:rsidP="00161C73">
       <w:r w:rsidRPr="00213EA9">
         <w:t>Wählen Sie die Systemgrenzen aus, d. h. geben Sie an, welche Phasen des Produktlebenszyklus in die Analyse einbezogen werden sollen:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B325B9D" w14:textId="77777777" w:rsidR="003B39EC" w:rsidRDefault="003B39EC" w:rsidP="00161C73">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="21D8BA3D" w14:textId="77777777" w:rsidR="0032262E" w:rsidRPr="00213EA9" w:rsidRDefault="0032262E" w:rsidP="00161C73"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="GridTable5Dark-Accent3"/>
+        <w:tblStyle w:val="KlavuzTablo5Koyu-Vurgu3"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="0480" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3040"/>
         <w:gridCol w:w="1120"/>
         <w:gridCol w:w="4902"/>
       </w:tblGrid>
       <w:tr w:rsidR="005C3081" w:rsidRPr="00213EA9" w14:paraId="5C11B16E" w14:textId="77777777" w:rsidTr="00F422A8">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C11B16B" w14:textId="77777777" w:rsidR="005C3081" w:rsidRPr="00213EA9" w:rsidRDefault="005C3081" w:rsidP="00F422A8">
             <w:pPr>
               <w:spacing w:before="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00213EA9">
               <w:t>Produktionsphase:</w:t>
@@ -15727,51 +15789,51 @@
     <w:p w14:paraId="0C973C80" w14:textId="083D101F" w:rsidR="0057667E" w:rsidRDefault="0057667E" w:rsidP="00161C73">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29A033FA" w14:textId="77777777" w:rsidR="0057667E" w:rsidRDefault="0057667E" w:rsidP="00161C73">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11B1AF" w14:textId="7DCE074A" w:rsidR="0032262E" w:rsidRPr="00213EA9" w:rsidRDefault="0096746D" w:rsidP="00161C73">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Balk2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc225435448"/>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">4.3 </w:t>
       </w:r>
       <w:r w:rsidR="00A86FD1">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Arbeitsblatt</w:t>
       </w:r>
       <w:r w:rsidR="0032262E" w:rsidRPr="00213EA9">
         <w:t>: Definieren einer Funktio</w:t>
       </w:r>
       <w:r w:rsidR="004246D7">
         <w:t>nalen E</w:t>
       </w:r>
@@ -15794,51 +15856,51 @@
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B545FE" w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">kombiniert </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t xml:space="preserve">eine Produktfunktion und ein Anwendungsszenario </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">für </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t>ein Produkt.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="ListTable4-Accent3"/>
+        <w:tblStyle w:val="ListeTablo4-Vurgu3"/>
         <w:tblW w:w="9776" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1668"/>
         <w:gridCol w:w="708"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="926"/>
         <w:gridCol w:w="926"/>
         <w:gridCol w:w="1154"/>
         <w:gridCol w:w="926"/>
         <w:gridCol w:w="926"/>
         <w:gridCol w:w="699"/>
       </w:tblGrid>
       <w:tr w:rsidR="005326C6" w:rsidRPr="00213EA9" w14:paraId="5C11B1B8" w14:textId="77777777" w:rsidTr="00F422A8">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4219" w:type="dxa"/>
@@ -17068,51 +17130,51 @@
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
         <w:t>Verwenden Sie dieses Formular, um die Funktionseinheit für Ihr Produkt oder Ihre Dienstleistung anzugeben. Dies gewährleistet die Vergleichbarkeit der Analysen und eine angemessene Interpretation der LCA-Ergebnisse.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70C859FF" w14:textId="77777777" w:rsidR="002009C2" w:rsidRDefault="002009C2" w:rsidP="00161C73">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="GridTable5Dark-Accent3"/>
+        <w:tblStyle w:val="KlavuzTablo5Koyu-Vurgu3"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3717"/>
         <w:gridCol w:w="4168"/>
         <w:gridCol w:w="1177"/>
       </w:tblGrid>
       <w:tr w:rsidR="00835F6A" w:rsidRPr="00213EA9" w14:paraId="74310BBF" w14:textId="77777777" w:rsidTr="00F422A8">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="064BB630" w14:textId="77777777" w:rsidR="00835F6A" w:rsidRPr="00213EA9" w:rsidRDefault="00835F6A" w:rsidP="00F422A8">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
@@ -17761,51 +17823,51 @@
               </w:rPr>
               <w:t>Mögliche Besonderheiten, die die Analyse beeinflussen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="785FFFCD" w14:textId="77777777" w:rsidR="00835F6A" w:rsidRPr="00213EA9" w:rsidRDefault="00835F6A" w:rsidP="00F422A8">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="sl-SI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C11B1ED" w14:textId="277FB74F" w:rsidR="0032262E" w:rsidRPr="00213EA9" w:rsidRDefault="0096746D" w:rsidP="00161C73">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Balk2"/>
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc225435449"/>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Arbeitsblatt</w:t>
       </w:r>
       <w:r w:rsidR="0032262E" w:rsidRPr="00213EA9">
         <w:t xml:space="preserve"> 4.4: </w:t>
       </w:r>
       <w:r w:rsidR="0032262E" w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
         </w:rPr>
         <w:t>Definieren Sie den Lebenszyklus</w:t>
       </w:r>
       <w:bookmarkEnd w:id="27"/>
@@ -17828,126 +17890,126 @@
       <w:pPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1E49E9FE" wp14:editId="5CEF1F67">
             <wp:extent cx="4438891" cy="2343237"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1009691796" name="Graphic 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1009691796" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22">
+                    <a:blip r:embed="rId23">
                       <a:extLst>
                         <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId23"/>
+                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId24"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4464352" cy="2356678"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="027158E5" w14:textId="77777777" w:rsidR="00F55C71" w:rsidRDefault="00F55C71" w:rsidP="00161C73">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11B1F0" w14:textId="1AA33E28" w:rsidR="000B1780" w:rsidRPr="00213EA9" w:rsidRDefault="00A86FD1" w:rsidP="00161C73">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Balk2"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc225435450"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Arbeitsblatt</w:t>
       </w:r>
       <w:r w:rsidR="000B1780" w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4.5: Bestandsaufnahme der Materialflüsse einzelner Prozesse im Lebenszyklus</w:t>
       </w:r>
       <w:r w:rsidR="004246D7">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
         </w:rPr>
         <w:t>: Sachbilanz</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p w14:paraId="5C11B1F2" w14:textId="50175592" w:rsidR="00D12E81" w:rsidRPr="00213EA9" w:rsidRDefault="00A40F5C" w:rsidP="00161C73">
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">Die folgende Tabelle zeigt, welche Daten für die </w:t>
       </w:r>
       <w:r w:rsidR="001A363E">
         <w:t>Sachbilanz</w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve"> der Materialflüsse einzelner Prozesse je nach Art der Studie erforderlich sind:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="GridTable5Dark-Accent3"/>
+        <w:tblStyle w:val="KlavuzTablo5Koyu-Vurgu3"/>
         <w:tblW w:w="9067" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="8358"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D12E81" w:rsidRPr="00213EA9" w14:paraId="5C11B1F5" w14:textId="77777777" w:rsidTr="00F422A8">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C11B1F3" w14:textId="77777777" w:rsidR="00D12E81" w:rsidRPr="00731190" w:rsidRDefault="00854587" w:rsidP="00F422A8">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
@@ -18001,51 +18063,51 @@
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8358" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C11B1F7" w14:textId="77777777" w:rsidR="00D12E81" w:rsidRPr="00213EA9" w:rsidRDefault="00D12E81" w:rsidP="00F422A8">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00213EA9">
               <w:t>optional aufgrund geringfügiger Bedeutung oder potenziell fehlender Daten</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="61D4308A" w14:textId="77777777" w:rsidR="00731190" w:rsidRDefault="00731190" w:rsidP="00731190"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="GridTable5Dark-Accent3"/>
+        <w:tblStyle w:val="KlavuzTablo5Koyu-Vurgu3"/>
         <w:tblW w:w="9067" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3964"/>
         <w:gridCol w:w="1531"/>
         <w:gridCol w:w="1721"/>
         <w:gridCol w:w="1851"/>
       </w:tblGrid>
       <w:tr w:rsidR="00731190" w:rsidRPr="00213EA9" w14:paraId="061F13E2" w14:textId="77777777" w:rsidTr="000139FC">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3964" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6220F2CA" w14:textId="77777777" w:rsidR="00731190" w:rsidRDefault="00731190" w:rsidP="000139FC">
             <w:pPr>
               <w:spacing w:before="0"/>
@@ -19389,340 +19451,340 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C9808FF" w14:textId="77777777" w:rsidR="00731190" w:rsidRPr="00213EA9" w:rsidRDefault="00731190" w:rsidP="000139FC">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00213EA9">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings 2" w:eastAsia="Wingdings 2" w:hAnsi="Wingdings 2" w:cs="Wingdings 2"/>
               </w:rPr>
               <w:t>¤</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0EBF7610" w14:textId="77777777" w:rsidR="00731190" w:rsidRDefault="00731190" w:rsidP="00731190"/>
     <w:p w14:paraId="3A3CBD0F" w14:textId="77777777" w:rsidR="00731190" w:rsidRPr="00731190" w:rsidRDefault="00731190" w:rsidP="00731190"/>
     <w:p w14:paraId="622F7191" w14:textId="14CBC4E5" w:rsidR="00A406AD" w:rsidRPr="00213EA9" w:rsidRDefault="00A86FD1" w:rsidP="00161C73">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Balk2"/>
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc225435451"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Arbeitsblatt</w:t>
       </w:r>
       <w:r w:rsidR="00A406AD" w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4.6: </w:t>
       </w:r>
       <w:r w:rsidR="004246D7">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
         </w:rPr>
         <w:t>Ökobilanzierung</w:t>
       </w:r>
       <w:r w:rsidR="001A363E">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
         </w:rPr>
         <w:t>: Wirkungsabschätzung</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p w14:paraId="5124B080" w14:textId="77777777" w:rsidR="00A406AD" w:rsidRPr="009A6E16" w:rsidRDefault="00A406AD" w:rsidP="00161C73">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Balk3"/>
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="30" w:name="_Toc225435452"/>
       <w:r w:rsidRPr="009A6E16">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t xml:space="preserve">Bewertung der Umweltauswirkungen durch </w:t>
       </w:r>
       <w:r w:rsidRPr="009A6E16">
         <w:t>Klassifizierung der identifizierten Umweltauswirkungen in der MECO-Matrix</w:t>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
       <w:r w:rsidRPr="009A6E16">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0793FCC3" w14:textId="77777777" w:rsidR="00A406AD" w:rsidRPr="00213EA9" w:rsidRDefault="00A406AD" w:rsidP="00161C73">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t>Festlegung der Planungskriterien für Nachhaltigkeit. Planung für Nachhaltigkeit, die in die MECO-Matrix aufgenommen werden soll:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53548BA5" w14:textId="77777777" w:rsidR="00A406AD" w:rsidRPr="00213EA9" w:rsidRDefault="00A406AD" w:rsidP="00161C73">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t>Verwendung von Materialien</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D7E2BBB" w14:textId="77777777" w:rsidR="00A406AD" w:rsidRPr="00213EA9" w:rsidRDefault="00A406AD" w:rsidP="00161C73">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t>Energieverbrauch</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C608944" w14:textId="77777777" w:rsidR="00A406AD" w:rsidRPr="00213EA9" w:rsidRDefault="00A406AD" w:rsidP="00161C73">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t>Feste Abfälle</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E7EB192" w14:textId="77777777" w:rsidR="00A406AD" w:rsidRPr="00213EA9" w:rsidRDefault="00A406AD" w:rsidP="00161C73">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t>Giftige Emissionen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D6F0CE7" w14:textId="77777777" w:rsidR="00A406AD" w:rsidRPr="00213EA9" w:rsidRDefault="00A406AD" w:rsidP="00161C73">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t>Soziale Verantwortung</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="484EABBF" w14:textId="77777777" w:rsidR="00A406AD" w:rsidRPr="00213EA9" w:rsidRDefault="00A406AD" w:rsidP="00161C73">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t>...........</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D1F9036" w14:textId="77777777" w:rsidR="00A406AD" w:rsidRPr="00213EA9" w:rsidRDefault="00A406AD" w:rsidP="00161C73">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t>...........</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DDA21D" w14:textId="7B9CC498" w:rsidR="00A406AD" w:rsidRPr="00213EA9" w:rsidRDefault="00A406AD" w:rsidP="00161C73">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t>...........</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15A0FF0A" w14:textId="77777777" w:rsidR="00A406AD" w:rsidRPr="00213EA9" w:rsidRDefault="00A406AD" w:rsidP="00161C73">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t>Tragen Sie die oben genannten Kriterien in die erste Spalte der MECO-Matrix ein.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="LightList-Accent3"/>
+        <w:tblStyle w:val="AkListe-Vurgu3"/>
         <w:tblW w:w="9062" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9062"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A406AD" w:rsidRPr="00213EA9" w14:paraId="261483B6" w14:textId="77777777" w:rsidTr="000B284A">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C64E791" w14:textId="77777777" w:rsidR="00A406AD" w:rsidRPr="00041115" w:rsidRDefault="00A406AD" w:rsidP="00161C73">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A406AD" w:rsidRPr="00213EA9" w14:paraId="34F44965" w14:textId="77777777" w:rsidTr="000B284A">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="542"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C0DB561" w14:textId="77777777" w:rsidR="00A406AD" w:rsidRPr="00041115" w:rsidRDefault="00A406AD" w:rsidP="00161C73">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1AB0649C" w14:textId="77777777" w:rsidR="00A406AD" w:rsidRPr="00213EA9" w:rsidRDefault="00A406AD" w:rsidP="00161C73">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t>Tragen Sie die zuvor identifizierten Lebenszyklusprozessphasen in die erste Zeile der MECO-Matrix ein.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="LightList-Accent3"/>
+        <w:tblStyle w:val="AkListe-Vurgu3"/>
         <w:tblW w:w="9062" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9062"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A406AD" w:rsidRPr="00213EA9" w14:paraId="2057FEDD" w14:textId="77777777" w:rsidTr="000B284A">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C1081FF" w14:textId="77777777" w:rsidR="00A406AD" w:rsidRPr="00041115" w:rsidRDefault="00A406AD" w:rsidP="00161C73">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A406AD" w:rsidRPr="00213EA9" w14:paraId="2509EA2B" w14:textId="77777777" w:rsidTr="000B284A">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="542"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6AD91510" w14:textId="77777777" w:rsidR="00A406AD" w:rsidRPr="00041115" w:rsidRDefault="00A406AD" w:rsidP="00161C73">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="08694812" w14:textId="77777777" w:rsidR="00A406AD" w:rsidRPr="00213EA9" w:rsidRDefault="00A406AD" w:rsidP="00161C73">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t>Füllen Sie die MECO-Matrix aus und markieren Sie die Felder mit relativ hoher Auswirkung.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="GridTable5Dark-Accent3"/>
+        <w:tblStyle w:val="KlavuzTablo5Koyu-Vurgu3"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3033"/>
         <w:gridCol w:w="1940"/>
         <w:gridCol w:w="1363"/>
         <w:gridCol w:w="1363"/>
         <w:gridCol w:w="1363"/>
       </w:tblGrid>
       <w:tr w:rsidR="001A363E" w:rsidRPr="001A363E" w14:paraId="4C123DF9" w14:textId="77777777" w:rsidTr="001A363E">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1673" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="49FE82DA" w14:textId="77777777" w:rsidR="001A363E" w:rsidRPr="001A363E" w:rsidRDefault="001A363E" w:rsidP="00F422A8">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="0"/>
@@ -20368,51 +20430,51 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="752" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="52DDC23B" w14:textId="77777777" w:rsidR="001A363E" w:rsidRPr="001A363E" w:rsidRDefault="001A363E" w:rsidP="00F422A8">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C11B1F9" w14:textId="4E04A162" w:rsidR="000B284A" w:rsidRDefault="000B284A" w:rsidP="00161C73">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11B42D" w14:textId="456125A5" w:rsidR="008145C8" w:rsidRPr="00213EA9" w:rsidRDefault="00A86FD1" w:rsidP="00BE4373">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Balk1"/>
       </w:pPr>
       <w:bookmarkStart w:id="31" w:name="_Toc206262338"/>
       <w:bookmarkStart w:id="32" w:name="_Toc210328748"/>
       <w:bookmarkStart w:id="33" w:name="_Toc225435453"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Arbeitsblatt</w:t>
       </w:r>
       <w:r w:rsidR="0096746D" w:rsidRPr="00213EA9">
         <w:t xml:space="preserve"> 5: Produktlebenszykluskostenanalyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p w14:paraId="5C11B42E" w14:textId="70D37ED6" w:rsidR="00EF6EE1" w:rsidRPr="00213EA9" w:rsidRDefault="00EF6EE1" w:rsidP="00161C73">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
@@ -20620,51 +20682,51 @@
         <w:t xml:space="preserve"> für </w:t>
       </w:r>
       <w:r w:rsidR="00B545FE" w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t xml:space="preserve">Vorproduktion, Produktion, Vertrieb, Nutzung und Entsorgung </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t>einzutragen</w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02123F15" w14:textId="77777777" w:rsidR="000B284A" w:rsidRDefault="000B284A" w:rsidP="00161C73">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="GridTable5Dark-Accent3"/>
+        <w:tblStyle w:val="KlavuzTablo5Koyu-Vurgu3"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="43" w:type="dxa"/>
           <w:bottom w:w="43" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1378"/>
         <w:gridCol w:w="1074"/>
         <w:gridCol w:w="1585"/>
         <w:gridCol w:w="1150"/>
         <w:gridCol w:w="1308"/>
         <w:gridCol w:w="1651"/>
         <w:gridCol w:w="916"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F11B1B" w:rsidRPr="001A363E" w14:paraId="5C11B439" w14:textId="77777777" w:rsidTr="001A363E">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="0" w:type="auto"/>
@@ -22208,308 +22270,308 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C11B48B" w14:textId="77777777" w:rsidR="0063355B" w:rsidRPr="001A363E" w:rsidRDefault="0063355B" w:rsidP="00F422A8">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C11B48D" w14:textId="77777777" w:rsidR="008145C8" w:rsidRPr="00213EA9" w:rsidRDefault="008145C8" w:rsidP="00161C73"/>
     <w:p w14:paraId="5C11B48E" w14:textId="36E26AFE" w:rsidR="00D45A58" w:rsidRPr="00213EA9" w:rsidRDefault="00A86FD1" w:rsidP="00BE4373">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Balk1"/>
       </w:pPr>
       <w:bookmarkStart w:id="34" w:name="_Toc206262339"/>
       <w:bookmarkStart w:id="35" w:name="_Toc210328749"/>
       <w:bookmarkStart w:id="36" w:name="_Toc225435454"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Arbeitsblatt</w:t>
       </w:r>
       <w:r w:rsidR="0096746D" w:rsidRPr="00213EA9">
         <w:t xml:space="preserve"> 6: Entwicklung einer Strategie </w:t>
       </w:r>
       <w:r w:rsidR="008B2A85" w:rsidRPr="00213EA9">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">und Erstellung </w:t>
       </w:r>
       <w:r w:rsidR="008B2A85" w:rsidRPr="00213EA9">
         <w:t>eines Nachhaltigkeitsplanungsbriefs</w:t>
       </w:r>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p w14:paraId="5C11B48F" w14:textId="272F587C" w:rsidR="008B2A85" w:rsidRPr="00213EA9" w:rsidRDefault="00A86FD1" w:rsidP="00161C73">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Balk2"/>
       </w:pPr>
       <w:bookmarkStart w:id="37" w:name="_Toc225435455"/>
       <w:r>
         <w:t>Arbeitsblatt</w:t>
       </w:r>
       <w:r w:rsidR="0096746D" w:rsidRPr="00213EA9">
         <w:t xml:space="preserve"> 6.1: Entwicklung einer Planungsstrategie für Nachhaltigkeit</w:t>
       </w:r>
       <w:bookmarkEnd w:id="37"/>
     </w:p>
     <w:p w14:paraId="5C11B490" w14:textId="122C1BEC" w:rsidR="0063355B" w:rsidRPr="00213EA9" w:rsidRDefault="0063355B" w:rsidP="00161C73">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">Was sind die beiden </w:t>
       </w:r>
       <w:r w:rsidR="00B545FE" w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">wichtigsten </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t>Strategien zur Verbesserung der Nachhaltigkeitsplanung auf Grundlage der Ergebnisse der MECO-Matrix? Markieren Sie diese auf dem Strategie-A-Rad.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11B491" w14:textId="591BA023" w:rsidR="0063355B" w:rsidRPr="00213EA9" w:rsidRDefault="0063355B" w:rsidP="00161C73">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">Was sind die beiden </w:t>
       </w:r>
       <w:r w:rsidR="00B545FE" w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">wichtigsten </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">Strategien zur Verbesserung der Nachhaltigkeitsplanung auf Grundlage der Ergebnisse </w:t>
       </w:r>
       <w:r w:rsidR="00B545FE" w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">der Auswahl von Motivationsfaktoren für </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t>die Nachhaltigkeitsplanung? Markieren Sie diese auf dem Strategie-Rad B.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11B492" w14:textId="5726CFC9" w:rsidR="0063355B" w:rsidRDefault="0063355B" w:rsidP="00161C73">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">Auf welche Strategien werden sich das Unternehmen und das Nachhaltigkeitsplanungsteam in </w:t>
       </w:r>
       <w:r w:rsidR="008E2C97">
         <w:t xml:space="preserve">der </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t>Ideenfindungs- und Konzeptentwicklungsphase konzentrieren? Markieren Sie diese auf dem Strategie-Rad C.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="610D7B45" w14:textId="206327CC" w:rsidR="008E2C97" w:rsidRDefault="00146B3B" w:rsidP="00161C73">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5DE1E295" wp14:editId="706C410D">
             <wp:extent cx="1853516" cy="1145893"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1335592045" name="Graphic 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1335592045" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24">
+                    <a:blip r:embed="rId25">
                       <a:extLst>
                         <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId25"/>
+                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId26"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1881682" cy="1163306"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1F9D6248" wp14:editId="73D031A1">
             <wp:extent cx="1853516" cy="1145893"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1213701491" name="Graphic 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1335592045" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24">
+                    <a:blip r:embed="rId25">
                       <a:extLst>
                         <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId25"/>
+                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId26"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1881682" cy="1163306"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="765F2224" wp14:editId="3AADBB63">
             <wp:extent cx="1853516" cy="1145893"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1286953198" name="Graphic 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1335592045" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24">
+                    <a:blip r:embed="rId25">
                       <a:extLst>
                         <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId25"/>
+                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId26"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1881682" cy="1163306"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FB60E72" w14:textId="77777777" w:rsidR="008E2C97" w:rsidRDefault="008E2C97" w:rsidP="00161C73"/>
     <w:p w14:paraId="5C11B494" w14:textId="5E624817" w:rsidR="00705448" w:rsidRPr="00213EA9" w:rsidRDefault="00F11B1B" w:rsidP="00161C73">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Balk2"/>
       </w:pPr>
       <w:bookmarkStart w:id="38" w:name="_Toc225435456"/>
       <w:r>
         <w:t>Arbeitsblatt</w:t>
       </w:r>
       <w:r w:rsidR="0096746D" w:rsidRPr="00213EA9">
         <w:t xml:space="preserve"> 6.2: </w:t>
       </w:r>
       <w:r w:rsidR="00705448" w:rsidRPr="00213EA9">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Erstellung </w:t>
       </w:r>
       <w:r w:rsidR="00705448" w:rsidRPr="00213EA9">
         <w:t>eines Nachhaltigkeitsplanungs-Briefings</w:t>
       </w:r>
       <w:bookmarkEnd w:id="38"/>
     </w:p>
     <w:p w14:paraId="5C11B495" w14:textId="4C3D9972" w:rsidR="00DA1A28" w:rsidRPr="00213EA9" w:rsidRDefault="00BD5AE6" w:rsidP="00161C73">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t>Erstellen Sie einen kurzen Überblick (Entwurf/Kurzfassung) über die Nachhaltigkeitsplanung.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11B496" w14:textId="108D779E" w:rsidR="00BD5AE6" w:rsidRPr="00213EA9" w:rsidRDefault="00BD5AE6" w:rsidP="00161C73">
       <w:r w:rsidRPr="00213EA9">
         <w:t>Eine kurze Übersicht über die Nachhaltigkeitsplanung ist für das Verständnis der Ziele des Produktnachhaltigkeitsplanungsprozesses unerlässlich, da sie dem Planer alle Informationen liefert, die er benötigt, um Lösungen zu entwickeln und zu präsentieren, die den Anforderungen, Erwartungen und Zielen des Unternehmens entsprechen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11B497" w14:textId="0799A63F" w:rsidR="00BD5AE6" w:rsidRPr="00213EA9" w:rsidRDefault="00BD5AE6" w:rsidP="00161C73">
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">Ein gutes Konzept für die Nachhaltigkeitsplanung sollte die in der folgenden Tabelle aufgeführten Informationen enthalten. Die Spaltenanmerkungen enthalten Beispiele, die Sie nicht belasten sollten. Die </w:t>
       </w:r>
       <w:r w:rsidR="00B545FE" w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">vollständigen </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">Arbeitsblätter sind zwar </w:t>
       </w:r>
       <w:r w:rsidR="00B545FE" w:rsidRPr="00213EA9">
         <w:t>unerlässlich</w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">, doch </w:t>
@@ -22519,51 +22581,51 @@
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">wir </w:t>
       </w:r>
       <w:r w:rsidR="00B545FE" w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">dem Entwurf </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">in Punkt 4 </w:t>
       </w:r>
       <w:r w:rsidR="00B545FE" w:rsidRPr="00213EA9">
         <w:t>besondere Aufmerksamkeit und Sorgfalt widmen</w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11B498" w14:textId="2BA2A261" w:rsidR="00EE7BC0" w:rsidRDefault="00EE7BC0" w:rsidP="00161C73">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="193C3B22" w14:textId="77777777" w:rsidR="00BD5AE6" w:rsidRPr="00213EA9" w:rsidRDefault="00BD5AE6" w:rsidP="00161C73"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="GridTable5Dark-Accent3"/>
+        <w:tblStyle w:val="KlavuzTablo5Koyu-Vurgu3"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:top w:w="14" w:type="dxa"/>
           <w:bottom w:w="14" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2660"/>
         <w:gridCol w:w="61"/>
         <w:gridCol w:w="956"/>
         <w:gridCol w:w="453"/>
         <w:gridCol w:w="647"/>
         <w:gridCol w:w="713"/>
         <w:gridCol w:w="248"/>
         <w:gridCol w:w="29"/>
         <w:gridCol w:w="13"/>
         <w:gridCol w:w="39"/>
         <w:gridCol w:w="3204"/>
         <w:gridCol w:w="23"/>
         <w:gridCol w:w="16"/>
       </w:tblGrid>
       <w:tr w:rsidR="00551C9F" w:rsidRPr="00041115" w14:paraId="5C11B49B" w14:textId="77777777" w:rsidTr="001A363E">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
@@ -23961,51 +24023,50 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00551C9F" w:rsidRPr="00041115" w14:paraId="5C11B513" w14:textId="77777777" w:rsidTr="001A363E">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:wAfter w:w="43" w:type="dxa"/>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1471" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C11B50E" w14:textId="77777777" w:rsidR="00E51E1A" w:rsidRPr="00731190" w:rsidRDefault="00551C9F" w:rsidP="00F422A8">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00731190">
-              <w:lastRenderedPageBreak/>
               <w:t>Schlüsselwörter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C11B50F" w14:textId="77777777" w:rsidR="00E51E1A" w:rsidRPr="00041115" w:rsidRDefault="00E51E1A" w:rsidP="00F422A8">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="613" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C11B510" w14:textId="77777777" w:rsidR="00E51E1A" w:rsidRPr="00041115" w:rsidRDefault="00E51E1A" w:rsidP="00F422A8">
             <w:pPr>
@@ -25008,85 +25069,84 @@
                 <w:rStyle w:val="hps"/>
               </w:rPr>
               <w:t>Formen</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C11B567" w14:textId="77777777" w:rsidR="00BF00C9" w:rsidRPr="00041115" w:rsidRDefault="0085593A" w:rsidP="00F422A8">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00041115">
               <w:rPr>
                 <w:rStyle w:val="hps"/>
               </w:rPr>
               <w:t>Literatur</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="GridTable4-Accent3"/>
+        <w:tblStyle w:val="KlavuzuTablo4-Vurgu3"/>
         <w:tblW w:w="9180" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="43" w:type="dxa"/>
           <w:bottom w:w="43" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2695"/>
         <w:gridCol w:w="3060"/>
         <w:gridCol w:w="3425"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BF00C9" w:rsidRPr="00213EA9" w14:paraId="5C11B56C" w14:textId="77777777" w:rsidTr="00731190">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5755" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C11B56A" w14:textId="77777777" w:rsidR="00BF00C9" w:rsidRPr="00213EA9" w:rsidRDefault="00BF00C9" w:rsidP="00F422A8">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00213EA9">
-              <w:lastRenderedPageBreak/>
               <w:t>5 Budget</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3425" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C11B56B" w14:textId="77777777" w:rsidR="00BF00C9" w:rsidRPr="00213EA9" w:rsidRDefault="00BF00C9" w:rsidP="00F422A8">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A57E49" w:rsidRPr="00213EA9" w14:paraId="5C11B570" w14:textId="77777777" w:rsidTr="00731190">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
@@ -25381,145 +25441,145 @@
             <w:r w:rsidRPr="00213EA9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Geben Sie </w:t>
             </w:r>
             <w:r w:rsidR="00A57E49" w:rsidRPr="00213EA9">
               <w:t xml:space="preserve">den Bedarf an externer Unterstützung für das Projekt </w:t>
             </w:r>
             <w:r w:rsidRPr="00213EA9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>an</w:t>
             </w:r>
             <w:r w:rsidR="00B545FE" w:rsidRPr="00213EA9">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C11B581" w14:textId="77777777" w:rsidR="00DA1A28" w:rsidRPr="00213EA9" w:rsidRDefault="00DA1A28" w:rsidP="00161C73"/>
     <w:p w14:paraId="5C11B582" w14:textId="77777777" w:rsidR="008B2A85" w:rsidRPr="00213EA9" w:rsidRDefault="0096746D" w:rsidP="00BE4373">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Balk1"/>
       </w:pPr>
       <w:bookmarkStart w:id="39" w:name="_Toc206262340"/>
       <w:bookmarkStart w:id="40" w:name="_Toc210328750"/>
       <w:bookmarkStart w:id="41" w:name="_Toc225435457"/>
       <w:r w:rsidRPr="00213EA9">
         <w:lastRenderedPageBreak/>
         <w:t>Arbeitsblatt 7: Ideen zur Produktverbesserung</w:t>
       </w:r>
       <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
       <w:bookmarkEnd w:id="41"/>
     </w:p>
     <w:p w14:paraId="24F9AB04" w14:textId="77777777" w:rsidR="00EE008B" w:rsidRPr="00213EA9" w:rsidRDefault="00EE008B" w:rsidP="00161C73"/>
     <w:p w14:paraId="5C11B583" w14:textId="77777777" w:rsidR="00D90E06" w:rsidRPr="00213EA9" w:rsidRDefault="00AA1D05" w:rsidP="00161C73">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t>Identifizieren Sie ein Problem, um eine Kreativitätssitzung durchzuführen:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11B584" w14:textId="77777777" w:rsidR="00D90E06" w:rsidRPr="00213EA9" w:rsidRDefault="00D90E06" w:rsidP="00161C73">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="GridTable4-Accent3"/>
+        <w:tblStyle w:val="KlavuzuTablo4-Vurgu3"/>
         <w:tblW w:w="9204" w:type="dxa"/>
         <w:tblInd w:w="5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9204"/>
       </w:tblGrid>
       <w:tr w:rsidR="000C03EA" w:rsidRPr="00213EA9" w14:paraId="5C11B586" w14:textId="77777777" w:rsidTr="00C5763E">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9204" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11B585" w14:textId="77777777" w:rsidR="000C03EA" w:rsidRPr="00213EA9" w:rsidRDefault="000C03EA" w:rsidP="00161C73"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000C03EA" w:rsidRPr="00213EA9" w14:paraId="5C11B588" w14:textId="77777777" w:rsidTr="00C5763E">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="542"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9204" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11B587" w14:textId="77777777" w:rsidR="000C03EA" w:rsidRPr="00213EA9" w:rsidRDefault="000C03EA" w:rsidP="00161C73"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C11B589" w14:textId="77777777" w:rsidR="00D90E06" w:rsidRPr="00213EA9" w:rsidRDefault="00D90E06" w:rsidP="00161C73">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C11B58A" w14:textId="77777777" w:rsidR="00D90E06" w:rsidRPr="00213EA9" w:rsidRDefault="00D90E06" w:rsidP="00161C73">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C11B58B" w14:textId="77777777" w:rsidR="00AA1D05" w:rsidRPr="00213EA9" w:rsidRDefault="00AA1D05" w:rsidP="00161C73">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C11B58C" w14:textId="6F2CC303" w:rsidR="00FE2ABB" w:rsidRPr="00213EA9" w:rsidRDefault="00D90E06" w:rsidP="00161C73">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">Organisieren Sie eine Kreativitätssitzung und schlagen Sie mögliche Verbesserungen unter Verwendung ausgewählter Planungsstrategien für Nachhaltigkeit vor. Sammeln Sie während der Analyse der MECO-Matrix und der Motivationsfaktoren für die Planung von Nachhaltigkeit </w:t>
       </w:r>
       <w:r w:rsidR="00B545FE" w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">auffällige </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t>mögliche Verbesserungen.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="GridTable5Dark-Accent3"/>
+        <w:tblStyle w:val="KlavuzTablo5Koyu-Vurgu3"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="8253"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FE2ABB" w:rsidRPr="00213EA9" w14:paraId="5C11B58F" w14:textId="77777777" w:rsidTr="00F422A8">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C11B58D" w14:textId="77777777" w:rsidR="00FE2ABB" w:rsidRPr="00213EA9" w:rsidRDefault="00FE2ABB" w:rsidP="00F422A8">
             <w:pPr>
               <w:spacing w:before="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25980,66 +26040,66 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C11B5B8" w14:textId="77777777" w:rsidR="00FE2ABB" w:rsidRPr="00213EA9" w:rsidRDefault="00FE2ABB" w:rsidP="00F422A8">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C11B5BA" w14:textId="250E2F21" w:rsidR="00C5763E" w:rsidRDefault="00C5763E" w:rsidP="00161C73"/>
     <w:p w14:paraId="2C32BA0A" w14:textId="77777777" w:rsidR="00C5763E" w:rsidRDefault="00C5763E" w:rsidP="00161C73">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11B5BB" w14:textId="36360A98" w:rsidR="00A4223C" w:rsidRPr="00213EA9" w:rsidRDefault="00A006B2" w:rsidP="00161C73">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Welche Kriterien sollten bei der Priorisierung möglicher Verbesserungen berücksichtigt werden?</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="GridTable5Dark-Accent3"/>
+        <w:tblStyle w:val="KlavuzTablo5Koyu-Vurgu3"/>
         <w:tblW w:w="8931" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="630"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="1004"/>
         <w:gridCol w:w="76"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="741"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A21E18" w:rsidRPr="001A363E" w14:paraId="5C11B5C5" w14:textId="77777777" w:rsidTr="00BE4373">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
@@ -28706,51 +28766,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="741" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C11B65A" w14:textId="77777777" w:rsidR="00A21E18" w:rsidRPr="001A363E" w:rsidRDefault="00A21E18" w:rsidP="00F422A8">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C11B65C" w14:textId="77777777" w:rsidR="00A006B2" w:rsidRPr="00213EA9" w:rsidRDefault="00A006B2" w:rsidP="00161C73"/>
     <w:p w14:paraId="5C11B65D" w14:textId="2DA4B5EA" w:rsidR="00A21E18" w:rsidRPr="00213EA9" w:rsidRDefault="00A21E18" w:rsidP="00161C73">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t>Ordnen Sie Ihre Optionen anhand Ihrer Einschätzung der zeitlichen Machbarkeit – kurzfristig (K), mittelfristig (</w:t>
       </w:r>
       <w:r w:rsidR="001A363E">
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t>) oder langfristig (</w:t>
       </w:r>
       <w:r w:rsidR="001A363E">
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11B660" w14:textId="77777777" w:rsidR="005D2DBD" w:rsidRPr="00213EA9" w:rsidRDefault="005D2DBD" w:rsidP="00161C73">
       <w:r w:rsidRPr="00213EA9">
         <w:t>Der Zweck dieser Matrix besteht darin, die Produktverbesserungsideen, die bei der Suche nach Verbesserungsmöglichkeiten entstanden sind, hinsichtlich ihrer technischen, finanziellen, marktbezogenen und ökologischen Machbarkeit zu bewerten.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11B661" w14:textId="4184ECDB" w:rsidR="005D2DBD" w:rsidRPr="00213EA9" w:rsidRDefault="005D2DBD" w:rsidP="00161C73">
       <w:r w:rsidRPr="00213EA9">
         <w:t>Diese Matrix dient dem Nachhaltigkeitsplanungsteam und der Unternehmensleitung als Grundlage für die Entscheidung, ob bestimmte mögliche Verbesserungen kurz-, mittel- oder langfristig umgesetzt werden sollten oder ob eine Option verworfen werden sollte. In einigen Fällen sind zusätzliche Untersuchungen erforderlich, um eine bestimmte Idee zu validieren.</w:t>
@@ -28793,112 +28853,112 @@
       <w:r w:rsidR="00B545FE" w:rsidRPr="00213EA9">
         <w:t>transparent</w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve"> gehandhabt wird.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11B663" w14:textId="140F3DB3" w:rsidR="008B221D" w:rsidRPr="00213EA9" w:rsidRDefault="008B221D" w:rsidP="00161C73">
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">Je nach Entwurf für Nachhaltigkeit können zusätzliche Kriterien hinzugefügt werden (z. B. </w:t>
       </w:r>
       <w:r w:rsidR="00B545FE" w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">ästhetische, </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t>ergonomische usw.).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11B664" w14:textId="77777777" w:rsidR="008B221D" w:rsidRPr="00213EA9" w:rsidRDefault="008B221D" w:rsidP="00161C73">
       <w:r w:rsidRPr="00213EA9">
         <w:t>Für die qualitative Bewertung berücksichtigen wir Aspekte wie:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11B665" w14:textId="04D4DF41" w:rsidR="008B221D" w:rsidRPr="00213EA9" w:rsidRDefault="008B221D" w:rsidP="00161C73">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">Technische Machbarkeit: Sind die erforderlichen technischen Ressourcen im Unternehmen verfügbar? Bestehen Risiken hinsichtlich einer Verringerung der Produktqualität? Sind die </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:lastRenderedPageBreak/>
         <w:t>erforderlichen neuen Rohstoffe leicht zugänglich? Sind neue Technologien getestet und auf dem Markt verfügbar? Sind die Lieferanten bekannt und vertrauenswürdig? Sind neue Geräte erforderlich? Sind neue Mitarbeiter (oder neue Aufgabenbereiche) erforderlich?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11B666" w14:textId="65A26868" w:rsidR="008B221D" w:rsidRPr="00213EA9" w:rsidRDefault="008B221D" w:rsidP="00161C73">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">Finanzielle Machbarkeit: Wie hoch ist der Investitionsbedarf? Welche finanziellen Auswirkungen </w:t>
       </w:r>
       <w:r w:rsidR="00B545FE" w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">haben </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t>mögliche Verbesserungen über den gesamten Lebenszyklus hinweg?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11B667" w14:textId="5727E9D6" w:rsidR="006D0D09" w:rsidRPr="00213EA9" w:rsidRDefault="006D0D09" w:rsidP="00161C73">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">Marktfähigkeitsanalyse: Hat die Idee </w:t>
       </w:r>
       <w:r w:rsidR="00B545FE" w:rsidRPr="00213EA9">
         <w:t>erhebliche</w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve"> Auswirkungen auf den Markt? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11B668" w14:textId="79DF6DAE" w:rsidR="003C4023" w:rsidRPr="00213EA9" w:rsidRDefault="006D0D09" w:rsidP="00161C73">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t>Umweltverträglichkeit: Erzielen wir Material- und Energieeinsparungen? Gibt es einen Anstieg oder Rückgang bei Abfall und Emissionen? Oftmals gibt es Kompromisse, da die Planung für Nachhaltigkeit aus ökologischer Sicht sowohl Nachteile als auch Vorteile mit sich bringt. Häufig können grobe Bewertungen in Bezug auf Energie- und Rohstoffflüsse ohne nennenswerte Kosten durchgeführt werden, und es stehen schnell ausreichende Informationen zur Verfügung, um das ökologische Optimum zu bewerten. Dies kann durch eine quantitative Bewertung des Lebenszyklus auf rigorose Weise bestätigt werden.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11B669" w14:textId="77777777" w:rsidR="006D0D09" w:rsidRPr="00213EA9" w:rsidRDefault="006D0D09" w:rsidP="00161C73">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t>Weitere mögliche Felder im Array können wie folgt aussehen:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11B66A" w14:textId="6BD995EB" w:rsidR="006D0D09" w:rsidRPr="00213EA9" w:rsidRDefault="006D0D09" w:rsidP="00161C73">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t>Zeitplan für die Umsetzung</w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t xml:space="preserve">Das Nachhaltigkeitsplanungsteam muss festlegen, ob die Option Teil des </w:t>
       </w:r>
       <w:r w:rsidR="00B545FE" w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t xml:space="preserve">kurz-, mittel- oder langfristigen Umsetzungsplans </w:t>
       </w:r>
@@ -28907,51 +28967,51 @@
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t>ist</w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t xml:space="preserve">Dieser Zeitrahmen wird </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">natürlich </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t>von der Gesamtstrategie des Unternehmens vorgegeben.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11B66B" w14:textId="0837FC4F" w:rsidR="004A1AE8" w:rsidRPr="00213EA9" w:rsidRDefault="006D0D09" w:rsidP="00161C73">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t>Analysegrad</w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">: Hier </w:t>
       </w:r>
       <w:r w:rsidR="00B545FE" w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">entscheidet </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t>das Team</w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
@@ -28975,51 +29035,51 @@
       </w:r>
       <w:r w:rsidR="00B545FE" w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t xml:space="preserve">ihre </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t>Umsetzung getroffen</w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve"> werden kann</w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11B66C" w14:textId="66D72276" w:rsidR="004A1AE8" w:rsidRPr="00213EA9" w:rsidRDefault="004A1AE8" w:rsidP="00161C73">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t>Hinweis: Es gibt auch ein Feld, in das die Ansichten eingegeben werden können</w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">, die die </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t xml:space="preserve">Entscheidung </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">begründen, oder wir können </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t xml:space="preserve">relevante Kommentare </w:t>
       </w:r>
@@ -29061,51 +29121,51 @@
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t>Ideen auswählen</w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">,  </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t xml:space="preserve">die im neuen Produktkonzept </w:t>
       </w:r>
       <w:r w:rsidR="004A1AE8" w:rsidRPr="00213EA9">
         <w:t>weiter ausgearbeitet</w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t xml:space="preserve"> werden sollen.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="GridTable5Dark-Accent3"/>
+        <w:tblStyle w:val="KlavuzTablo5Koyu-Vurgu3"/>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="43" w:type="dxa"/>
           <w:bottom w:w="43" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1525"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="540"/>
         <w:gridCol w:w="630"/>
         <w:gridCol w:w="1066"/>
         <w:gridCol w:w="1027"/>
         <w:gridCol w:w="1327"/>
         <w:gridCol w:w="1170"/>
         <w:gridCol w:w="991"/>
       </w:tblGrid>
       <w:tr w:rsidR="003C4023" w:rsidRPr="00041115" w14:paraId="5C11B673" w14:textId="77777777" w:rsidTr="00BE4373">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
@@ -30666,156 +30726,156 @@
               <w:t xml:space="preserve">„1 bis 5“ </w:t>
             </w:r>
             <w:r w:rsidR="003C4023" w:rsidRPr="00F422A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(von geringer Robustheit bis hoher Robustheit</w:t>
             </w:r>
             <w:r w:rsidR="003C4023" w:rsidRPr="00F422A8">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C11B6D4" w14:textId="77777777" w:rsidR="003C4023" w:rsidRPr="00213EA9" w:rsidRDefault="003C4023" w:rsidP="00161C73"/>
     <w:p w14:paraId="5C11B6D5" w14:textId="77777777" w:rsidR="003C4023" w:rsidRPr="00213EA9" w:rsidRDefault="003C4023" w:rsidP="00161C73"/>
     <w:p w14:paraId="5C11B6D6" w14:textId="14A604EF" w:rsidR="008B2A85" w:rsidRPr="00213EA9" w:rsidRDefault="00F11B1B" w:rsidP="00BE4373">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Balk1"/>
       </w:pPr>
       <w:bookmarkStart w:id="42" w:name="_Toc206262341"/>
       <w:bookmarkStart w:id="43" w:name="_Toc210328751"/>
       <w:bookmarkStart w:id="44" w:name="_Toc225435458"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Arbeitsblatt</w:t>
       </w:r>
       <w:r w:rsidR="0096746D" w:rsidRPr="00213EA9">
         <w:t xml:space="preserve"> 8: Produktkonzeptentwicklung und -bewertung</w:t>
       </w:r>
       <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
     </w:p>
     <w:p w14:paraId="4565C40E" w14:textId="77777777" w:rsidR="00365C73" w:rsidRPr="00213EA9" w:rsidRDefault="00365C73" w:rsidP="00161C73"/>
     <w:p w14:paraId="5C11B6D7" w14:textId="77777777" w:rsidR="004A1AE8" w:rsidRPr="00213EA9" w:rsidRDefault="004A1AE8" w:rsidP="00161C73">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">Legen Sie fest, </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t xml:space="preserve">welche Kriterien </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">bei der Auswahl </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t>des besten Konzepts berücksichtigt werden sollen.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="LightList-Accent3"/>
+        <w:tblStyle w:val="AkListe-Vurgu3"/>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9072"/>
       </w:tblGrid>
       <w:tr w:rsidR="0085593A" w:rsidRPr="00213EA9" w14:paraId="5C11B6D9" w14:textId="77777777" w:rsidTr="00546153">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9072" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11B6D8" w14:textId="77777777" w:rsidR="0085593A" w:rsidRPr="00041115" w:rsidRDefault="0085593A" w:rsidP="00161C73">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0085593A" w:rsidRPr="00213EA9" w14:paraId="5C11B6DB" w14:textId="77777777" w:rsidTr="00546153">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="542"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9072" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11B6DA" w14:textId="77777777" w:rsidR="0085593A" w:rsidRPr="00041115" w:rsidRDefault="0085593A" w:rsidP="00161C73">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C11B6DD" w14:textId="77777777" w:rsidR="004A1AE8" w:rsidRPr="00213EA9" w:rsidRDefault="004A1AE8" w:rsidP="00161C73">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t>Geben Sie Konzepte an und bewerten Sie diese anhand der Kriterien (mit beschreibenden oder numerischen Bewertungen):</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="GridTable5Dark-Accent3"/>
+        <w:tblStyle w:val="KlavuzTablo5Koyu-Vurgu3"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="985"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="1170"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="1507"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BE4373" w:rsidRPr="00A86FD1" w14:paraId="5C11B6E6" w14:textId="77777777" w:rsidTr="00BE4373">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="845"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -31605,74 +31665,74 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1507" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C11B709" w14:textId="77777777" w:rsidR="00BE00C2" w:rsidRPr="00F422A8" w:rsidRDefault="00BE00C2" w:rsidP="00F422A8">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C11B70B" w14:textId="77777777" w:rsidR="00ED1FE3" w:rsidRPr="00213EA9" w:rsidRDefault="00ED1FE3" w:rsidP="00161C73"/>
     <w:p w14:paraId="5C11B70C" w14:textId="77777777" w:rsidR="00BE00C2" w:rsidRPr="00213EA9" w:rsidRDefault="00BE00C2" w:rsidP="00161C73">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ListeParagraf"/>
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t xml:space="preserve">Vergleichen Sie das </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">Konzept </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t>des neuen Produkts mit dem Basis- oder Referenzprodukt anhand der festgelegten Kriterien (verwenden Sie beschreibende oder numerische Schätzungen):</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="GridTable5Dark-Accent3"/>
+        <w:tblStyle w:val="KlavuzTablo5Koyu-Vurgu3"/>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="985"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="1170"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="1170"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="1427"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BE00C2" w:rsidRPr="00BE4373" w14:paraId="5C11B715" w14:textId="77777777" w:rsidTr="00BE4373">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="720"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -32328,124 +32388,124 @@
             <w:tcW w:w="1427" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C11B72F" w14:textId="77777777" w:rsidR="00BE00C2" w:rsidRPr="00BE4373" w:rsidRDefault="00BE00C2" w:rsidP="00F422A8">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C11B731" w14:textId="77777777" w:rsidR="00BE00C2" w:rsidRPr="00213EA9" w:rsidRDefault="00BE00C2" w:rsidP="00161C73">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C11B732" w14:textId="40180BA2" w:rsidR="008B2A85" w:rsidRPr="00213EA9" w:rsidRDefault="00F11B1B" w:rsidP="00BE4373">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Balk1"/>
       </w:pPr>
       <w:bookmarkStart w:id="45" w:name="_Toc206262342"/>
       <w:bookmarkStart w:id="46" w:name="_Toc210328752"/>
       <w:bookmarkStart w:id="47" w:name="_Toc225435459"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Arbeitsblatt</w:t>
       </w:r>
       <w:r w:rsidR="0096746D" w:rsidRPr="00213EA9">
         <w:t xml:space="preserve"> 9: Detaillierte Produktentwicklung, </w:t>
       </w:r>
       <w:r w:rsidR="00E54270" w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
         </w:rPr>
         <w:t>Produktionsvorbereitung und Markteinführung</w:t>
       </w:r>
       <w:bookmarkEnd w:id="45"/>
       <w:bookmarkEnd w:id="46"/>
       <w:bookmarkEnd w:id="47"/>
     </w:p>
     <w:p w14:paraId="5C11B733" w14:textId="77777777" w:rsidR="003322A6" w:rsidRPr="00213EA9" w:rsidRDefault="003322A6" w:rsidP="00161C73">
       <w:r w:rsidRPr="00213EA9">
         <w:t>Dieses Kapitel enthält keine spezifischen Tools.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11B735" w14:textId="75831247" w:rsidR="008A0DC3" w:rsidRPr="00213EA9" w:rsidRDefault="00F11B1B" w:rsidP="00BE4373">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Balk1"/>
       </w:pPr>
       <w:bookmarkStart w:id="48" w:name="_Toc206262343"/>
       <w:bookmarkStart w:id="49" w:name="_Toc210328753"/>
       <w:bookmarkStart w:id="50" w:name="_Toc225435460"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Arbeitsblatt</w:t>
       </w:r>
       <w:r w:rsidR="0096746D" w:rsidRPr="00213EA9">
         <w:t xml:space="preserve"> 10: Bewertung des Produkts und Planung eines Projekts zur Nachhaltigkeit</w:t>
       </w:r>
       <w:bookmarkEnd w:id="48"/>
       <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
     </w:p>
     <w:p w14:paraId="5C11B736" w14:textId="2C548C71" w:rsidR="00883359" w:rsidRPr="00213EA9" w:rsidRDefault="00AF5F93" w:rsidP="00161C73">
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">Mit diesem Fragebogen können Sie </w:t>
       </w:r>
       <w:r w:rsidR="00546153">
         <w:t xml:space="preserve">das Projekt und das Produkt des Unternehmens </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">bewerten. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11B737" w14:textId="4061121F" w:rsidR="00883359" w:rsidRDefault="00F11B1B" w:rsidP="00161C73">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Balk2"/>
       </w:pPr>
       <w:bookmarkStart w:id="51" w:name="_Toc225435461"/>
       <w:r>
         <w:t>Arbeitsblatt</w:t>
       </w:r>
       <w:r w:rsidR="0096746D" w:rsidRPr="00213EA9">
         <w:t xml:space="preserve"> 10.1: Bewertung eines Planungsprojekts auf Nachhaltigkeit</w:t>
       </w:r>
       <w:bookmarkEnd w:id="51"/>
     </w:p>
     <w:p w14:paraId="0D99DA13" w14:textId="77777777" w:rsidR="00546153" w:rsidRPr="00546153" w:rsidRDefault="00546153" w:rsidP="00161C73"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="GridTable5Dark-Accent3"/>
+        <w:tblStyle w:val="KlavuzTablo5Koyu-Vurgu3"/>
         <w:tblW w:w="9283" w:type="dxa"/>
         <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="58" w:type="dxa"/>
           <w:bottom w:w="58" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="599"/>
         <w:gridCol w:w="2977"/>
         <w:gridCol w:w="1266"/>
         <w:gridCol w:w="10"/>
         <w:gridCol w:w="48"/>
         <w:gridCol w:w="1414"/>
         <w:gridCol w:w="38"/>
         <w:gridCol w:w="1440"/>
         <w:gridCol w:w="1491"/>
       </w:tblGrid>
       <w:tr w:rsidR="0026640E" w:rsidRPr="00A86FD1" w14:paraId="5C11B739" w14:textId="77777777" w:rsidTr="00D8220F">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="720"/>
         </w:trPr>
@@ -34472,69 +34532,69 @@
           <w:p w14:paraId="6CCB109A" w14:textId="77777777" w:rsidR="00A86FD1" w:rsidRPr="00A86FD1" w:rsidRDefault="00A86FD1" w:rsidP="00F422A8">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2B1A2F1F" w14:textId="37F0135C" w:rsidR="00546153" w:rsidRDefault="00AD7842" w:rsidP="00161C73">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11B7BC" w14:textId="29746C41" w:rsidR="00883359" w:rsidRDefault="00F11B1B" w:rsidP="00161C73">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Balk2"/>
       </w:pPr>
       <w:bookmarkStart w:id="52" w:name="_Toc225435462"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Arbeitsblatt</w:t>
       </w:r>
       <w:r w:rsidR="0096746D" w:rsidRPr="00213EA9">
         <w:t xml:space="preserve"> 10.2: Bewertung des Designs für ein nachhaltiges Produkt</w:t>
       </w:r>
       <w:bookmarkEnd w:id="52"/>
       <w:r w:rsidR="0096746D" w:rsidRPr="00213EA9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27827E2F" w14:textId="77777777" w:rsidR="00546153" w:rsidRPr="00546153" w:rsidRDefault="00546153" w:rsidP="00161C73"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="GridTable5Dark-Accent3"/>
+        <w:tblStyle w:val="KlavuzTablo5Koyu-Vurgu3"/>
         <w:tblW w:w="9283" w:type="dxa"/>
         <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="599"/>
         <w:gridCol w:w="3683"/>
         <w:gridCol w:w="1350"/>
         <w:gridCol w:w="1260"/>
         <w:gridCol w:w="1260"/>
         <w:gridCol w:w="1131"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E56047" w:rsidRPr="00213EA9" w14:paraId="5C11B7BE" w14:textId="77777777" w:rsidTr="00D8220F">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="720"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9283" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -35603,78 +35663,78 @@
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00213EA9">
               <w:t>Geben Sie an, was an der Nachhaltigkeitsplanungsmethode geändert oder an die Bedürfnisse des Unternehmens angepasst werden muss.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5001" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C11B834" w14:textId="77777777" w:rsidR="00D8220F" w:rsidRPr="00213EA9" w:rsidRDefault="00D8220F" w:rsidP="00F422A8">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C11B836" w14:textId="77777777" w:rsidR="008A0DC3" w:rsidRPr="00213EA9" w:rsidRDefault="008A0DC3" w:rsidP="00161C73"/>
     <w:p w14:paraId="5C11B837" w14:textId="0DFA37BA" w:rsidR="008A0DC3" w:rsidRPr="00213EA9" w:rsidRDefault="0096746D" w:rsidP="00BE4373">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Balk1"/>
       </w:pPr>
       <w:bookmarkStart w:id="53" w:name="_Toc206262344"/>
       <w:bookmarkStart w:id="54" w:name="_Toc210328754"/>
       <w:bookmarkStart w:id="55" w:name="_Toc225435463"/>
       <w:r w:rsidRPr="00213EA9">
         <w:lastRenderedPageBreak/>
         <w:t>Arbeitsblatt 11: Aktionsplan für weitere Aktivitäten zur Nachhaltigkeitsplanung</w:t>
       </w:r>
       <w:bookmarkEnd w:id="53"/>
       <w:bookmarkEnd w:id="54"/>
       <w:bookmarkEnd w:id="55"/>
     </w:p>
     <w:p w14:paraId="5C11B838" w14:textId="424607E9" w:rsidR="00AF5F93" w:rsidRPr="00213EA9" w:rsidRDefault="00AF5F93" w:rsidP="00161C73">
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">Auf Grundlage der Bewertung des Nachhaltigkeitsplanungsprojekts und des geplanten Produkts müssen die Unternehmensleitung und das Nachhaltigkeitsplanungsteam beurteilen, wie weitere Entwicklungen im Bereich der Nachhaltigkeitsplanung umgesetzt werden können. </w:t>
       </w:r>
       <w:r w:rsidR="00B545FE" w:rsidRPr="00213EA9">
         <w:t xml:space="preserve">Ein Unternehmen mit einem Qualitätssicherungs- oder Umweltmanagementsystem </w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t>kann eine Methode zur Nachhaltigkeitsplanung in diese Prozesse integrieren. Das Unternehmen sollte mindestens einen Aktionsplan entwickeln, um die Nachhaltigkeitsplanung für zukünftige Produkte fortzusetzen, der folgende Fragen beantworten sollte:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C11B839" w14:textId="77777777" w:rsidR="008B2A85" w:rsidRPr="00213EA9" w:rsidRDefault="008B2A85" w:rsidP="00161C73"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="LightList-Accent3"/>
+        <w:tblStyle w:val="AkListe-Vurgu3"/>
         <w:tblW w:w="9204" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1840"/>
         <w:gridCol w:w="1841"/>
         <w:gridCol w:w="1841"/>
         <w:gridCol w:w="1841"/>
         <w:gridCol w:w="1841"/>
       </w:tblGrid>
       <w:tr w:rsidR="006D1026" w:rsidRPr="00213EA9" w14:paraId="5C11B83F" w14:textId="77777777" w:rsidTr="00546153">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1840" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11B83A" w14:textId="77777777" w:rsidR="006D1026" w:rsidRPr="00213EA9" w:rsidRDefault="006D1026" w:rsidP="00161C73">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r w:rsidRPr="00213EA9">
               <w:t>Was</w:t>
@@ -35787,66 +35847,66 @@
             <w:tcW w:w="1841" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11B843" w14:textId="77777777" w:rsidR="006D1026" w:rsidRPr="00213EA9" w:rsidRDefault="006D1026" w:rsidP="00161C73">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1841" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C11B844" w14:textId="77777777" w:rsidR="006D1026" w:rsidRPr="00213EA9" w:rsidRDefault="006D1026" w:rsidP="00161C73">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C11B846" w14:textId="77777777" w:rsidR="006D1026" w:rsidRPr="00213EA9" w:rsidRDefault="006D1026" w:rsidP="00161C73"/>
     <w:p w14:paraId="5C11B847" w14:textId="5A8E8463" w:rsidR="00D5073D" w:rsidRPr="00213EA9" w:rsidRDefault="00AF5F93" w:rsidP="00161C73">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Balk2"/>
       </w:pPr>
       <w:bookmarkStart w:id="56" w:name="_Toc225435464"/>
       <w:r w:rsidRPr="00213EA9">
         <w:t>Checkliste für Umweltmanagementsysteme und Nachhaltigkeitsplanung</w:t>
       </w:r>
       <w:bookmarkEnd w:id="56"/>
     </w:p>
     <w:p w14:paraId="5C11B848" w14:textId="28799FD6" w:rsidR="00AF5F93" w:rsidRPr="00213EA9" w:rsidRDefault="009570A2" w:rsidP="00161C73">
       <w:r w:rsidRPr="00213EA9">
         <w:t>In der Tabelle finden Sie eine Checkliste, mit der Sie die Leistung eines Nachhaltigkeitsplanungsprojekts überprüfen können.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="GridTable5Dark-Accent3"/>
+        <w:tblStyle w:val="KlavuzTablo5Koyu-Vurgu3"/>
         <w:tblW w:w="9214" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="72" w:type="dxa"/>
           <w:bottom w:w="72" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4820"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="1203"/>
         <w:gridCol w:w="1207"/>
         <w:gridCol w:w="992"/>
       </w:tblGrid>
       <w:tr w:rsidR="000B39E2" w:rsidRPr="00213EA9" w14:paraId="5C11B84E" w14:textId="77777777" w:rsidTr="00BE4373">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:vAlign w:val="center"/>
@@ -41027,53 +41087,53 @@
           </w:tcPr>
           <w:p w14:paraId="5C11B9FB" w14:textId="77777777" w:rsidR="00EA002D" w:rsidRPr="00213EA9" w:rsidRDefault="00EA002D" w:rsidP="00F422A8">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C11B9FC" w14:textId="77777777" w:rsidR="00EA002D" w:rsidRPr="00213EA9" w:rsidRDefault="00EA002D" w:rsidP="00F422A8">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="744CA518" w14:textId="77777777" w:rsidR="00EA13B7" w:rsidRDefault="00EA13B7" w:rsidP="00161C73">
       <w:pPr>
         <w:sectPr w:rsidR="00EA13B7" w:rsidSect="00AE7546">
-          <w:headerReference w:type="default" r:id="rId26"/>
-[...1 lines deleted...]
-          <w:headerReference w:type="first" r:id="rId28"/>
+          <w:headerReference w:type="default" r:id="rId27"/>
+          <w:footerReference w:type="default" r:id="rId28"/>
+          <w:headerReference w:type="first" r:id="rId29"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3953F043" w14:textId="781707E3" w:rsidR="00506F55" w:rsidRDefault="002C1CB1">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="269691EB" wp14:editId="7968A0FC">
             <wp:extent cx="3356028" cy="900752"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1791490838" name="Picture 41"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -41246,265 +41306,264 @@
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="000F7BDF" w:rsidRPr="00213EA9" w:rsidSect="00AE7546">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1B8B96D0" w14:textId="77777777" w:rsidR="00527191" w:rsidRDefault="00527191" w:rsidP="002D2391">
+    <w:p w14:paraId="0C18A179" w14:textId="77777777" w:rsidR="00DA1EDD" w:rsidRDefault="00DA1EDD" w:rsidP="002D2391">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1979EBC0" w14:textId="77777777" w:rsidR="00527191" w:rsidRDefault="00527191" w:rsidP="002D2391">
+    <w:p w14:paraId="55EBA074" w14:textId="77777777" w:rsidR="00DA1EDD" w:rsidRDefault="00DA1EDD" w:rsidP="002D2391">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Raleway">
-    <w:panose1 w:val="020B0503030101060003"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="A2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="5000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Raleway Black">
-    <w:charset w:val="00"/>
+    <w:charset w:val="A2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="5000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Raleway SemiBold">
-    <w:charset w:val="00"/>
+    <w:charset w:val="A2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="5000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HdrGaramond-Regular">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PF Centro Sans Pro Thin">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Raleway Medium">
-    <w:charset w:val="00"/>
+    <w:charset w:val="A2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="5000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Raleway ExtraBold">
-    <w:charset w:val="00"/>
+    <w:charset w:val="A2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="5000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2F40A355" w14:textId="67252B7E" w:rsidR="007804AD" w:rsidRDefault="00C04443" w:rsidP="00C04443">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="AltBilgi"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="1827"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="054DB149" w14:textId="77777777" w:rsidR="00527191" w:rsidRDefault="00527191" w:rsidP="002D2391">
+    <w:p w14:paraId="411591AF" w14:textId="77777777" w:rsidR="00DA1EDD" w:rsidRDefault="00DA1EDD" w:rsidP="002D2391">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0C379AD3" w14:textId="77777777" w:rsidR="00527191" w:rsidRDefault="00527191" w:rsidP="002D2391">
+    <w:p w14:paraId="7A5311B8" w14:textId="77777777" w:rsidR="00DA1EDD" w:rsidRDefault="00DA1EDD" w:rsidP="002D2391">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="67FFBDFB" w14:textId="69F96652" w:rsidR="007804AD" w:rsidRPr="00C77E30" w:rsidRDefault="00161C73" w:rsidP="00C77E30">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="stBilgi"/>
     </w:pPr>
     <w:r w:rsidRPr="004B4E23">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FD74017" wp14:editId="55F1EB33">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>2857662</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-4526280</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="751300" cy="8282517"/>
           <wp:effectExtent l="6350" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1746977090" name="Picture 3" descr="A pattern of colorful circles&#10;&#10;AI-generated content may be incorrect.">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{004E8A04-F447-423A-2AE5-2E926CBEB927}"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
@@ -41545,81 +41604,81 @@
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2D398FC1" w14:textId="25967F25" w:rsidR="007804AD" w:rsidRDefault="007804AD" w:rsidP="00315E68">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="stBilgi"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="sl-SI"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0BED0B61" w14:textId="77777777" w:rsidR="00E02ACE" w:rsidRDefault="00E02ACE" w:rsidP="00315E68">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="stBilgi"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="sl-SI"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="35B02C6D" w14:textId="311517ED" w:rsidR="00E02ACE" w:rsidRDefault="00E02ACE" w:rsidP="00315E68">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="stBilgi"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="sl-SI"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="537AD0A3" w14:textId="3080D0A6" w:rsidR="00E02ACE" w:rsidRPr="00E02ACE" w:rsidRDefault="00E02ACE" w:rsidP="00315E68">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="stBilgi"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:lang w:val="sl-SI"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24B748DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="12CC646A"/>
     <w:lvl w:ilvl="0" w:tplc="EC041E26">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="462" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cstheme="minorBidi" w:hint="default"/>
@@ -41885,51 +41944,51 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04240005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76C07618"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2C0AD628"/>
     <w:lvl w:ilvl="0" w:tplc="6B54F326">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="ListParagraph"/>
+      <w:pStyle w:val="ListeParagraf"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2912" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04240003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListSmall"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04240005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -42011,52 +42070,52 @@
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="960919038">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2040350153">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1050959125">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="183330382">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="4"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="60"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
@@ -42154,91 +42213,94 @@
     <w:rsid w:val="00400B41"/>
     <w:rsid w:val="00401C19"/>
     <w:rsid w:val="004219E5"/>
     <w:rsid w:val="004246D7"/>
     <w:rsid w:val="00424AA5"/>
     <w:rsid w:val="004320B7"/>
     <w:rsid w:val="00444FB1"/>
     <w:rsid w:val="00450E59"/>
     <w:rsid w:val="004544A1"/>
     <w:rsid w:val="00455043"/>
     <w:rsid w:val="00455AAB"/>
     <w:rsid w:val="0046449D"/>
     <w:rsid w:val="004656C1"/>
     <w:rsid w:val="00473D5F"/>
     <w:rsid w:val="00490BFB"/>
     <w:rsid w:val="0049124C"/>
     <w:rsid w:val="004A1AE8"/>
     <w:rsid w:val="004A239F"/>
     <w:rsid w:val="004C0CD6"/>
     <w:rsid w:val="004C1D49"/>
     <w:rsid w:val="004C4377"/>
     <w:rsid w:val="004E6930"/>
     <w:rsid w:val="004F0375"/>
     <w:rsid w:val="00506F55"/>
     <w:rsid w:val="00510DCE"/>
+    <w:rsid w:val="0051575B"/>
     <w:rsid w:val="00521CC5"/>
     <w:rsid w:val="00523476"/>
     <w:rsid w:val="00527191"/>
     <w:rsid w:val="00527313"/>
     <w:rsid w:val="005326C6"/>
     <w:rsid w:val="00546153"/>
     <w:rsid w:val="00551C9F"/>
     <w:rsid w:val="00566DB9"/>
     <w:rsid w:val="0057667E"/>
     <w:rsid w:val="00595AF9"/>
+    <w:rsid w:val="005A2A4D"/>
     <w:rsid w:val="005B610C"/>
     <w:rsid w:val="005C1E0A"/>
     <w:rsid w:val="005C2A16"/>
     <w:rsid w:val="005C3081"/>
     <w:rsid w:val="005D1AF5"/>
     <w:rsid w:val="005D2DBD"/>
     <w:rsid w:val="005E1AA5"/>
     <w:rsid w:val="005E4755"/>
     <w:rsid w:val="005F30DD"/>
     <w:rsid w:val="00600AF4"/>
     <w:rsid w:val="00614365"/>
     <w:rsid w:val="0063355B"/>
     <w:rsid w:val="006441E5"/>
     <w:rsid w:val="006445B0"/>
     <w:rsid w:val="00653CCC"/>
     <w:rsid w:val="00655873"/>
     <w:rsid w:val="006654E5"/>
     <w:rsid w:val="00665D8E"/>
     <w:rsid w:val="006812A3"/>
     <w:rsid w:val="0068337B"/>
     <w:rsid w:val="006A064E"/>
     <w:rsid w:val="006A1B13"/>
     <w:rsid w:val="006A1FBA"/>
     <w:rsid w:val="006A4C36"/>
     <w:rsid w:val="006A69E4"/>
     <w:rsid w:val="006D0D09"/>
     <w:rsid w:val="006D1026"/>
     <w:rsid w:val="006F593B"/>
     <w:rsid w:val="00705448"/>
     <w:rsid w:val="007201B6"/>
     <w:rsid w:val="00731190"/>
+    <w:rsid w:val="0074112E"/>
     <w:rsid w:val="007414D5"/>
     <w:rsid w:val="007442B4"/>
     <w:rsid w:val="00751F43"/>
     <w:rsid w:val="00761763"/>
     <w:rsid w:val="00762C00"/>
     <w:rsid w:val="00771FA2"/>
     <w:rsid w:val="007804AD"/>
     <w:rsid w:val="00786052"/>
     <w:rsid w:val="007A0597"/>
     <w:rsid w:val="007B622A"/>
     <w:rsid w:val="007C006B"/>
     <w:rsid w:val="007C051A"/>
     <w:rsid w:val="007C1CA4"/>
     <w:rsid w:val="007D3B76"/>
     <w:rsid w:val="007E77E3"/>
     <w:rsid w:val="007F0D74"/>
     <w:rsid w:val="007F4BD5"/>
     <w:rsid w:val="008124CF"/>
     <w:rsid w:val="008145C8"/>
     <w:rsid w:val="00825B08"/>
     <w:rsid w:val="00827A07"/>
     <w:rsid w:val="00830A48"/>
     <w:rsid w:val="00831045"/>
     <w:rsid w:val="00835F6A"/>
     <w:rsid w:val="00841A25"/>
@@ -42259,166 +42321,172 @@
     <w:rsid w:val="008B2A85"/>
     <w:rsid w:val="008B2DDB"/>
     <w:rsid w:val="008B7048"/>
     <w:rsid w:val="008C0C20"/>
     <w:rsid w:val="008C6ABA"/>
     <w:rsid w:val="008D3BB5"/>
     <w:rsid w:val="008E2C97"/>
     <w:rsid w:val="008E3CB8"/>
     <w:rsid w:val="008F1764"/>
     <w:rsid w:val="00900CEB"/>
     <w:rsid w:val="00901625"/>
     <w:rsid w:val="00905A5C"/>
     <w:rsid w:val="00913794"/>
     <w:rsid w:val="00922FB9"/>
     <w:rsid w:val="00952738"/>
     <w:rsid w:val="009570A2"/>
     <w:rsid w:val="0096746D"/>
     <w:rsid w:val="0098679B"/>
     <w:rsid w:val="009A2888"/>
     <w:rsid w:val="009A5906"/>
     <w:rsid w:val="009A6E16"/>
     <w:rsid w:val="009B26D1"/>
     <w:rsid w:val="009B34ED"/>
     <w:rsid w:val="009B455B"/>
     <w:rsid w:val="009B4E3C"/>
+    <w:rsid w:val="009D3D4E"/>
     <w:rsid w:val="009E58D2"/>
     <w:rsid w:val="009F0125"/>
     <w:rsid w:val="009F5025"/>
     <w:rsid w:val="009F63E7"/>
     <w:rsid w:val="00A006B2"/>
     <w:rsid w:val="00A12A96"/>
     <w:rsid w:val="00A21E18"/>
     <w:rsid w:val="00A27AC5"/>
     <w:rsid w:val="00A406AD"/>
     <w:rsid w:val="00A40BCA"/>
     <w:rsid w:val="00A40F5C"/>
     <w:rsid w:val="00A421DD"/>
     <w:rsid w:val="00A4223C"/>
     <w:rsid w:val="00A43013"/>
     <w:rsid w:val="00A5200D"/>
     <w:rsid w:val="00A539C8"/>
     <w:rsid w:val="00A56750"/>
     <w:rsid w:val="00A57E49"/>
     <w:rsid w:val="00A75E51"/>
     <w:rsid w:val="00A83DD4"/>
     <w:rsid w:val="00A86E0F"/>
     <w:rsid w:val="00A86FD1"/>
     <w:rsid w:val="00AA1D05"/>
+    <w:rsid w:val="00AB2022"/>
     <w:rsid w:val="00AB62BC"/>
     <w:rsid w:val="00AC55BA"/>
     <w:rsid w:val="00AD11E7"/>
     <w:rsid w:val="00AD3F01"/>
     <w:rsid w:val="00AD7842"/>
     <w:rsid w:val="00AE1D4E"/>
     <w:rsid w:val="00AE7546"/>
     <w:rsid w:val="00AF05E3"/>
     <w:rsid w:val="00AF4829"/>
     <w:rsid w:val="00AF5F93"/>
     <w:rsid w:val="00AF6F04"/>
     <w:rsid w:val="00B005B4"/>
     <w:rsid w:val="00B125A0"/>
     <w:rsid w:val="00B21919"/>
     <w:rsid w:val="00B21D93"/>
     <w:rsid w:val="00B32877"/>
     <w:rsid w:val="00B3302A"/>
     <w:rsid w:val="00B45A7F"/>
     <w:rsid w:val="00B46BD1"/>
     <w:rsid w:val="00B50DCD"/>
     <w:rsid w:val="00B545FE"/>
     <w:rsid w:val="00B84E15"/>
+    <w:rsid w:val="00BA0A60"/>
     <w:rsid w:val="00BB2876"/>
     <w:rsid w:val="00BC0D76"/>
     <w:rsid w:val="00BC526B"/>
     <w:rsid w:val="00BD5AE6"/>
     <w:rsid w:val="00BE00C2"/>
     <w:rsid w:val="00BE4373"/>
     <w:rsid w:val="00BF00C9"/>
     <w:rsid w:val="00BF580D"/>
     <w:rsid w:val="00C002EB"/>
     <w:rsid w:val="00C04443"/>
     <w:rsid w:val="00C179A2"/>
     <w:rsid w:val="00C22C62"/>
     <w:rsid w:val="00C231C0"/>
     <w:rsid w:val="00C36633"/>
     <w:rsid w:val="00C41A9C"/>
     <w:rsid w:val="00C41E58"/>
     <w:rsid w:val="00C51253"/>
     <w:rsid w:val="00C5763E"/>
     <w:rsid w:val="00C7758C"/>
     <w:rsid w:val="00C77E30"/>
     <w:rsid w:val="00C8039A"/>
     <w:rsid w:val="00C87136"/>
     <w:rsid w:val="00C87F23"/>
     <w:rsid w:val="00C90F94"/>
+    <w:rsid w:val="00C92741"/>
     <w:rsid w:val="00C93514"/>
     <w:rsid w:val="00CA3C3E"/>
     <w:rsid w:val="00CC1FCD"/>
     <w:rsid w:val="00CF0523"/>
     <w:rsid w:val="00CF7939"/>
     <w:rsid w:val="00D039A9"/>
     <w:rsid w:val="00D05858"/>
     <w:rsid w:val="00D07DF1"/>
     <w:rsid w:val="00D12E81"/>
     <w:rsid w:val="00D27B5F"/>
     <w:rsid w:val="00D30F16"/>
     <w:rsid w:val="00D3145D"/>
     <w:rsid w:val="00D322E4"/>
     <w:rsid w:val="00D45A58"/>
     <w:rsid w:val="00D5073D"/>
     <w:rsid w:val="00D53106"/>
     <w:rsid w:val="00D74968"/>
     <w:rsid w:val="00D750CC"/>
     <w:rsid w:val="00D80C98"/>
     <w:rsid w:val="00D8220F"/>
     <w:rsid w:val="00D84D5D"/>
     <w:rsid w:val="00D90E06"/>
     <w:rsid w:val="00D9134E"/>
     <w:rsid w:val="00D96FEF"/>
     <w:rsid w:val="00DA07F9"/>
     <w:rsid w:val="00DA1A28"/>
+    <w:rsid w:val="00DA1EDD"/>
     <w:rsid w:val="00DA4B05"/>
     <w:rsid w:val="00DB008D"/>
     <w:rsid w:val="00DB0552"/>
     <w:rsid w:val="00DB19C5"/>
     <w:rsid w:val="00DC322D"/>
     <w:rsid w:val="00DC34FD"/>
     <w:rsid w:val="00DC45D7"/>
     <w:rsid w:val="00DD2FDC"/>
     <w:rsid w:val="00DD4C42"/>
     <w:rsid w:val="00DD66EE"/>
     <w:rsid w:val="00DE28CF"/>
     <w:rsid w:val="00E02ACE"/>
     <w:rsid w:val="00E13B88"/>
     <w:rsid w:val="00E2370F"/>
     <w:rsid w:val="00E25CA4"/>
     <w:rsid w:val="00E31D4E"/>
     <w:rsid w:val="00E34D5A"/>
     <w:rsid w:val="00E51E1A"/>
     <w:rsid w:val="00E54270"/>
     <w:rsid w:val="00E546A9"/>
     <w:rsid w:val="00E56047"/>
+    <w:rsid w:val="00E70614"/>
     <w:rsid w:val="00E716F6"/>
     <w:rsid w:val="00E857DC"/>
     <w:rsid w:val="00E926F8"/>
     <w:rsid w:val="00EA002D"/>
     <w:rsid w:val="00EA13B7"/>
     <w:rsid w:val="00EA2E64"/>
     <w:rsid w:val="00EA527B"/>
     <w:rsid w:val="00EB602C"/>
     <w:rsid w:val="00ED1FE3"/>
     <w:rsid w:val="00ED3963"/>
     <w:rsid w:val="00ED622A"/>
     <w:rsid w:val="00ED7100"/>
     <w:rsid w:val="00EE008B"/>
     <w:rsid w:val="00EE7BC0"/>
     <w:rsid w:val="00EF1A5A"/>
     <w:rsid w:val="00EF6EE1"/>
     <w:rsid w:val="00F0119F"/>
     <w:rsid w:val="00F05797"/>
     <w:rsid w:val="00F11B1B"/>
     <w:rsid w:val="00F34696"/>
     <w:rsid w:val="00F422A8"/>
     <w:rsid w:val="00F55C71"/>
     <w:rsid w:val="00F706FD"/>
     <w:rsid w:val="00F72E32"/>
     <w:rsid w:val="00F82F09"/>
@@ -42439,51 +42507,51 @@
     <w:rsid w:val="754E7B74"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sl-SI" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5C11AE0E"/>
   <w15:docId w15:val="{D8B3FED7-4142-4BC0-8D12-22AEBEBDED1A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sl-SI" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:before="200" w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -42850,813 +42918,813 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002D2391"/>
     <w:rPr>
       <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Balk1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading1Char"/>
+    <w:link w:val="Balk1Char"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00BE4373"/>
     <w:pPr>
       <w:pageBreakBefore/>
       <w:pBdr>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:left w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:right w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
       </w:pBdr>
       <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Balk2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading2Char"/>
+    <w:link w:val="Balk2Char"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00F05797"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="F7E22C"/>
         <w:left w:val="single" w:sz="24" w:space="0" w:color="F7E22C"/>
         <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F7E22C"/>
         <w:right w:val="single" w:sz="24" w:space="0" w:color="F7E22C"/>
       </w:pBdr>
       <w:shd w:val="clear" w:color="auto" w:fill="F7E22C"/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
       <w:b/>
       <w:smallCaps/>
       <w:spacing w:val="15"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Balk3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading3Char"/>
+    <w:link w:val="Balk3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009A6E16"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="2" w:color="4F81BD" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="6" w:space="2" w:color="4F81BD" w:themeColor="accent1"/>
       </w:pBdr>
       <w:spacing w:before="300" w:after="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:caps/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Balk4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading4Char"/>
+    <w:link w:val="Balk4Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002E6300"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="dotted" w:sz="6" w:space="2" w:color="4F81BD" w:themeColor="accent1"/>
         <w:left w:val="dotted" w:sz="6" w:space="2" w:color="4F81BD" w:themeColor="accent1"/>
       </w:pBdr>
       <w:spacing w:before="300" w:after="0"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:caps/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="10"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Balk5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading5Char"/>
+    <w:link w:val="Balk5Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002E6300"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="6" w:space="1" w:color="4F81BD" w:themeColor="accent1"/>
       </w:pBdr>
       <w:spacing w:before="300" w:after="0"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:caps/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="10"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading6">
+  <w:style w:type="paragraph" w:styleId="Balk6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading6Char"/>
+    <w:link w:val="Balk6Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002E6300"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="dotted" w:sz="6" w:space="1" w:color="4F81BD" w:themeColor="accent1"/>
       </w:pBdr>
       <w:spacing w:before="300" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:caps/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="10"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading7">
+  <w:style w:type="paragraph" w:styleId="Balk7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading7Char"/>
+    <w:link w:val="Balk7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002E6300"/>
     <w:pPr>
       <w:spacing w:before="300" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:caps/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="10"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading8">
+  <w:style w:type="paragraph" w:styleId="Balk8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading8Char"/>
+    <w:link w:val="Balk8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002E6300"/>
     <w:pPr>
       <w:spacing w:before="300" w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:caps/>
       <w:spacing w:val="10"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading9">
+  <w:style w:type="paragraph" w:styleId="Balk9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading9Char"/>
+    <w:link w:val="Balk9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002E6300"/>
     <w:pPr>
       <w:spacing w:before="300" w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:caps/>
       <w:spacing w:val="10"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="VarsaylanParagrafYazTipi">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="NormalTablo">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="ListeYok">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="paragraph" w:styleId="KonuBal">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="TitleChar"/>
+    <w:link w:val="KonuBalChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="000D0D37"/>
     <w:pPr>
       <w:spacing w:before="720"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Raleway Black" w:hAnsi="Raleway Black"/>
       <w:b/>
       <w:bCs/>
       <w:caps/>
       <w:spacing w:val="10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
-[...2 lines deleted...]
-    <w:link w:val="Title"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KonuBalChar">
+    <w:name w:val="Konu Başlığı Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="KonuBal"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="000D0D37"/>
     <w:rPr>
       <w:rFonts w:ascii="Raleway Black" w:hAnsi="Raleway Black"/>
       <w:b/>
       <w:bCs/>
       <w:caps/>
       <w:spacing w:val="10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="BalonMetni">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:link w:val="BalonMetniChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CF0523"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...2 lines deleted...]
-    <w:link w:val="BalloonText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalonMetniChar">
+    <w:name w:val="Balon Metni Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="BalonMetni"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF0523"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Balk1Char">
+    <w:name w:val="Başlık 1 Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Balk1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00BE4373"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00037DFC"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="TabloKlavuzu">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00037DFC"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Balk3Char">
+    <w:name w:val="Başlık 3 Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Balk3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="009A6E16"/>
     <w:rPr>
       <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
       <w:caps/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
       <w:spacing w:val="15"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Balk5Char">
+    <w:name w:val="Başlık 5 Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Balk5"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="002E6300"/>
     <w:rPr>
       <w:caps/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="10"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Balk2Char">
+    <w:name w:val="Başlık 2 Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Balk2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00F05797"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
       <w:b/>
       <w:smallCaps/>
       <w:spacing w:val="15"/>
       <w:shd w:val="clear" w:color="auto" w:fill="F7E22C"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="hps">
     <w:name w:val="hps"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:rsid w:val="00F91F93"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="shorttext">
     <w:name w:val="short_text"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:rsid w:val="00F91F93"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="st">
     <w:name w:val="st"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:rsid w:val="00F91F93"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Balk4Char">
+    <w:name w:val="Başlık 4 Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Balk4"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="002E6300"/>
     <w:rPr>
       <w:caps/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="10"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="ListeParagraf">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="ListParagraphChar"/>
+    <w:link w:val="ListeParagrafChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="002E6300"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:ind w:left="426" w:hanging="426"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="atn">
     <w:name w:val="atn"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:rsid w:val="0032262E"/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Kpr">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000B1780"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading6"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Balk6Char">
+    <w:name w:val="Başlık 6 Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Balk6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="002E6300"/>
     <w:rPr>
       <w:caps/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="10"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading7"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Balk7Char">
+    <w:name w:val="Başlık 7 Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Balk7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002E6300"/>
     <w:rPr>
       <w:caps/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="10"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Balk8Char">
+    <w:name w:val="Başlık 8 Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Balk8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002E6300"/>
     <w:rPr>
       <w:caps/>
       <w:spacing w:val="10"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Balk9Char">
+    <w:name w:val="Başlık 9 Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Balk9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002E6300"/>
     <w:rPr>
       <w:i/>
       <w:caps/>
       <w:spacing w:val="10"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Caption">
+  <w:style w:type="paragraph" w:styleId="ResimYazs">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002E6300"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
+  <w:style w:type="paragraph" w:styleId="Altyaz">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="SubtitleChar"/>
+    <w:link w:val="AltyazChar"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00BC526B"/>
     <w:pPr>
       <w:spacing w:after="1000" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Raleway SemiBold" w:hAnsi="Raleway SemiBold"/>
       <w:b/>
       <w:bCs/>
       <w:spacing w:val="10"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
-[...2 lines deleted...]
-    <w:link w:val="Subtitle"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AltyazChar">
+    <w:name w:val="Altyazı Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Altyaz"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="00BC526B"/>
     <w:rPr>
       <w:rFonts w:ascii="Raleway SemiBold" w:hAnsi="Raleway SemiBold"/>
       <w:b/>
       <w:bCs/>
       <w:spacing w:val="10"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Strong">
+  <w:style w:type="character" w:styleId="Gl">
     <w:name w:val="Strong"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="002E6300"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Emphasis">
+  <w:style w:type="character" w:styleId="Vurgu">
     <w:name w:val="Emphasis"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="002E6300"/>
     <w:rPr>
       <w:caps/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NoSpacing">
+  <w:style w:type="paragraph" w:styleId="AralkYok">
     <w:name w:val="No Spacing"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="NoSpacingChar"/>
+    <w:link w:val="AralkYokChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="002E6300"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="NoSpacingChar">
-[...2 lines deleted...]
-    <w:link w:val="NoSpacing"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AralkYokChar">
+    <w:name w:val="Aralık Yok Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="AralkYok"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="002E6300"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Quote">
+  <w:style w:type="paragraph" w:styleId="Alnt">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="QuoteChar"/>
+    <w:link w:val="AlntChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="002E6300"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
-[...2 lines deleted...]
-    <w:link w:val="Quote"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AlntChar">
+    <w:name w:val="Alıntı Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Alnt"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="002E6300"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+  <w:style w:type="paragraph" w:styleId="GlAlnt">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="IntenseQuoteChar"/>
+    <w:link w:val="GlAlntChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="002E6300"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="4F81BD" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="4" w:space="10" w:color="4F81BD" w:themeColor="accent1"/>
       </w:pBdr>
       <w:spacing w:after="0"/>
       <w:ind w:left="1296" w:right="1152"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
-[...2 lines deleted...]
-    <w:link w:val="IntenseQuote"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="GlAlntChar">
+    <w:name w:val="Güçlü Alıntı Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="GlAlnt"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="002E6300"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SubtleEmphasis">
+  <w:style w:type="character" w:styleId="HafifVurgulama">
     <w:name w:val="Subtle Emphasis"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
     <w:rsid w:val="002E6300"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseEmphasis">
+  <w:style w:type="character" w:styleId="GlVurgulama">
     <w:name w:val="Intense Emphasis"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="002E6300"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:caps/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
       <w:spacing w:val="10"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SubtleReference">
+  <w:style w:type="character" w:styleId="HafifBavuru">
     <w:name w:val="Subtle Reference"/>
     <w:uiPriority w:val="31"/>
     <w:qFormat/>
     <w:rsid w:val="002E6300"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseReference">
+  <w:style w:type="character" w:styleId="GlBavuru">
     <w:name w:val="Intense Reference"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="002E6300"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:caps/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BookTitle">
+  <w:style w:type="character" w:styleId="KitapBal">
     <w:name w:val="Book Title"/>
     <w:uiPriority w:val="33"/>
     <w:qFormat/>
     <w:rsid w:val="002E6300"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:spacing w:val="9"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOCHeading">
+  <w:style w:type="paragraph" w:styleId="TBal">
     <w:name w:val="TOC Heading"/>
-    <w:basedOn w:val="Heading1"/>
+    <w:basedOn w:val="Balk1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002E6300"/>
     <w:pPr>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
+  <w:style w:type="table" w:styleId="OrtaGlgeleme1-Vurgu1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="002E6300"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
@@ -43709,53 +43777,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightList-Accent1">
+  <w:style w:type="table" w:styleId="AkListe-Vurgu1">
     <w:name w:val="Light List Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00D322E4"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
@@ -43796,56 +43864,56 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="alt-edited">
     <w:name w:val="alt-edited"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:rsid w:val="000564DE"/>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumShading2-Accent1">
+  <w:style w:type="table" w:styleId="OrtaGlgeleme2-Vurgu1">
     <w:name w:val="Medium Shading 2 Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="64"/>
     <w:rsid w:val="005E1AA5"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -43941,53 +44009,53 @@
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightGrid-Accent1">
+  <w:style w:type="table" w:styleId="AkKlavuz-Vurgu1">
     <w:name w:val="Light Grid Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00A006B2"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
@@ -44066,74 +44134,74 @@
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
     <w:name w:val="Table Grid1"/>
-    <w:basedOn w:val="TableNormal"/>
-    <w:next w:val="TableGrid"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:next w:val="TabloKlavuzu"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00DD66EE"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent61">
     <w:name w:val="List Table 7 Colorful - Accent 61"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="52"/>
     <w:rsid w:val="000F7BDF"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
@@ -44212,51 +44280,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent11">
     <w:name w:val="Grid Table 5 Dark - Accent 11"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="50"/>
     <w:rsid w:val="00527313"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
@@ -44316,79 +44384,79 @@
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
+  <w:style w:type="paragraph" w:styleId="Dzeltme">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="006A69E4"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC1">
+  <w:style w:type="paragraph" w:styleId="T1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006A69E4"/>
     <w:pPr>
       <w:spacing w:after="100"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="GridTable1Light-Accent1">
+  <w:style w:type="table" w:styleId="KlavuzTablo1Ak-Vurgu1">
     <w:name w:val="Grid Table 1 Light Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="46"/>
     <w:rsid w:val="00320BFA"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="B8CCE4" w:themeColor="accent1" w:themeTint="66"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="B8CCE4" w:themeColor="accent1" w:themeTint="66"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B8CCE4" w:themeColor="accent1" w:themeTint="66"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="B8CCE4" w:themeColor="accent1" w:themeTint="66"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B8CCE4" w:themeColor="accent1" w:themeTint="66"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B8CCE4" w:themeColor="accent1" w:themeTint="66"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -44399,491 +44467,491 @@
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="double" w:sz="2" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TOCHeading0">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TOCHeading">
     <w:name w:val="TOC_Heading"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TOCHeadingChar"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="00E13B88"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TOCHeadingChar">
     <w:name w:val="TOC_Heading Char"/>
-    <w:basedOn w:val="Heading1Char"/>
-    <w:link w:val="TOCHeading0"/>
+    <w:basedOn w:val="Balk1Char"/>
+    <w:link w:val="TOCHeading"/>
     <w:rsid w:val="00E13B88"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps w:val="0"/>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
+  <w:style w:type="character" w:styleId="YerTutucuMetni">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B545FE"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC2">
+  <w:style w:type="paragraph" w:styleId="T2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="200"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC3">
+  <w:style w:type="paragraph" w:styleId="T3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="400"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC4">
+  <w:style w:type="paragraph" w:styleId="T4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="600"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char1">
     <w:name w:val="Heading 1 Char1"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char1">
     <w:name w:val="Heading 2 Char1"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char1">
     <w:name w:val="Heading 5 Char1"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="stBilgi">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:link w:val="stBilgiChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:before="0" w:after="120" w:line="252" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="stBilgiChar">
+    <w:name w:val="Üst Bilgi Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="stBilgi"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:rFonts w:ascii="Raleway" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Raleway" w:cstheme="majorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="AltBilgi">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:link w:val="AltBilgiChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:before="0" w:after="120" w:line="252" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AltBilgiChar">
+    <w:name w:val="Alt Bilgi Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="AltBilgi"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:rFonts w:ascii="Raleway" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Raleway" w:cstheme="majorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar1">
     <w:name w:val="Subtitle Char1"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SubHeader">
     <w:name w:val="SubHeader"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="120" w:line="252" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:i/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar1">
     <w:name w:val="Title Char1"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="984806" w:themeColor="accent6" w:themeShade="80"/>
       <w:spacing w:val="5"/>
       <w:kern w:val="28"/>
       <w:sz w:val="96"/>
       <w:szCs w:val="52"/>
       <w:lang w:val="sl-SI"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bibliography">
+  <w:style w:type="paragraph" w:styleId="Kaynaka">
     <w:name w:val="Bibliography"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="37"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       <w:ind w:left="720" w:hanging="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="longtext">
     <w:name w:val="long_text"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:rsid w:val="00006A8B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ZnakZnakCharCharZnakZnakCharCharZnakZnakCharChar">
     <w:name w:val="Znak Znak Char Char Znak Znak Char Char Znak Znak Char Char"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
+  <w:style w:type="character" w:styleId="AklamaBavurusu">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
+  <w:style w:type="paragraph" w:styleId="AklamaMetni">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
+    <w:link w:val="AklamaMetniChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AklamaMetniChar">
+    <w:name w:val="Açıklama Metni Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="AklamaMetni"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:rFonts w:ascii="Raleway" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Raleway" w:cstheme="majorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentSubject"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AklamaKonusuChar">
+    <w:name w:val="Açıklama Konusu Char"/>
+    <w:basedOn w:val="AklamaMetniChar"/>
+    <w:link w:val="AklamaKonusu"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:rFonts w:ascii="Raleway" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Raleway" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
+  <w:style w:type="paragraph" w:styleId="AklamaKonusu">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="CommentText"/>
-[...1 lines deleted...]
-    <w:link w:val="CommentSubjectChar"/>
+    <w:basedOn w:val="AklamaMetni"/>
+    <w:next w:val="AklamaMetni"/>
+    <w:link w:val="AklamaKonusuChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar1">
     <w:name w:val="Comment Subject Char1"/>
-    <w:basedOn w:val="CommentTextChar"/>
+    <w:basedOn w:val="AklamaMetniChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:rFonts w:ascii="Raleway" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Raleway" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent2Char">
-[...2 lines deleted...]
-    <w:link w:val="BodyTextIndent2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="GvdeMetniGirintisi2Char">
+    <w:name w:val="Gövde Metni Girintisi 2 Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="GvdeMetniGirintisi2"/>
     <w:semiHidden/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times" w:eastAsia="HdrGaramond-Regular" w:hAnsi="Times"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
+  <w:style w:type="paragraph" w:styleId="GvdeMetniGirintisi2">
     <w:name w:val="Body Text Indent 2"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextIndent2Char"/>
+    <w:link w:val="GvdeMetniGirintisi2Char"/>
     <w:semiHidden/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:overflowPunct w:val="0"/>
       <w:spacing w:before="0" w:after="120" w:line="252" w:lineRule="auto"/>
       <w:ind w:firstLine="340"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times" w:eastAsia="HdrGaramond-Regular" w:hAnsi="Times"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent2Char1">
     <w:name w:val="Body Text Indent 2 Char1"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="p1a">
     <w:name w:val="p1a"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="p1aChar"/>
     <w:semiHidden/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:overflowPunct w:val="0"/>
       <w:spacing w:before="0" w:after="120" w:line="312" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="majorBidi"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="p1aChar">
     <w:name w:val="p1a Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="p1a"/>
     <w:semiHidden/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:rFonts w:ascii="Raleway" w:eastAsia="Times New Roman" w:hAnsi="Raleway" w:cstheme="majorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pa0">
     <w:name w:val="Pa0"/>
     <w:basedOn w:val="Default"/>
     <w:next w:val="Default"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:spacing w:before="0" w:line="241" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="PF Centro Sans Pro Thin" w:hAnsi="PF Centro Sans Pro Thin" w:cstheme="minorBidi"/>
       <w:color w:val="auto"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
@@ -44912,65 +44980,65 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Ciljikoraka">
     <w:name w:val="Cilji koraka"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CiljikorakaChar"/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="18" w:space="1" w:color="auto"/>
         <w:bottom w:val="single" w:sz="18" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="0" w:after="120" w:line="252" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar2">
     <w:name w:val="Title Char2"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
       <w:kern w:val="28"/>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightList-Accent3">
+  <w:style w:type="table" w:styleId="AkListe-Vurgu3">
     <w:name w:val="Light List Accent 3"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
@@ -45014,53 +45082,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumShading2-Accent3">
+  <w:style w:type="table" w:styleId="OrtaGlgeleme2-Vurgu3">
     <w:name w:val="Medium Shading 2 Accent 3"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="64"/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
@@ -45160,102 +45228,102 @@
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="HTMLPreformatted">
+  <w:style w:type="paragraph" w:styleId="HTMLncedenBiimlendirilmi">
     <w:name w:val="HTML Preformatted"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HTMLPreformattedChar"/>
+    <w:link w:val="HTMLncedenBiimlendirilmiChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="916"/>
         <w:tab w:val="left" w:pos="1832"/>
         <w:tab w:val="left" w:pos="2748"/>
         <w:tab w:val="left" w:pos="3664"/>
         <w:tab w:val="left" w:pos="4580"/>
         <w:tab w:val="left" w:pos="5496"/>
         <w:tab w:val="left" w:pos="6412"/>
         <w:tab w:val="left" w:pos="7328"/>
         <w:tab w:val="left" w:pos="8244"/>
         <w:tab w:val="left" w:pos="9160"/>
         <w:tab w:val="left" w:pos="10076"/>
         <w:tab w:val="left" w:pos="10992"/>
         <w:tab w:val="left" w:pos="11908"/>
         <w:tab w:val="left" w:pos="12824"/>
         <w:tab w:val="left" w:pos="13740"/>
         <w:tab w:val="left" w:pos="14656"/>
       </w:tabs>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HTMLPreformattedChar">
-[...2 lines deleted...]
-    <w:link w:val="HTMLPreformatted"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HTMLncedenBiimlendirilmiChar">
+    <w:name w:val="HTML Önceden Biçimlendirilmiş Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="HTMLncedenBiimlendirilmi"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightShading-Accent3">
+  <w:style w:type="table" w:styleId="AkGlgeleme-Vurgu3">
     <w:name w:val="Light Shading Accent 3"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
@@ -45307,53 +45375,53 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightGrid-Accent3">
+  <w:style w:type="table" w:styleId="AkKlavuz-Vurgu3">
     <w:name w:val="Light Grid Accent 3"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -45453,240 +45521,240 @@
           <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Notes">
     <w:name w:val="Notes"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="NotesChar"/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:before="0" w:after="120" w:line="252" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NotesChar">
     <w:name w:val="Notes Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="Notes"/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:rFonts w:ascii="Raleway" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Raleway" w:cstheme="majorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Preglednica">
     <w:name w:val="Preglednica"/>
     <w:next w:val="Normal"/>
     <w:link w:val="PreglednicaChar"/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PreglednicaChar">
     <w:name w:val="Preglednica Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="Preglednica"/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Slika">
     <w:name w:val="Slika"/>
     <w:link w:val="SlikaChar"/>
     <w:autoRedefine/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SlikaChar">
     <w:name w:val="Slika Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="Slika"/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabelaLevo">
     <w:name w:val="Tabela Levo"/>
-    <w:basedOn w:val="Title"/>
+    <w:basedOn w:val="KonuBal"/>
     <w:link w:val="TabelaLevoChar"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:before="0" w:after="360" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:caps w:val="0"/>
       <w:spacing w:val="-7"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListSmall">
     <w:name w:val="List Small"/>
-    <w:basedOn w:val="ListParagraph"/>
+    <w:basedOn w:val="ListeParagraf"/>
     <w:link w:val="ListSmallChar"/>
     <w:qFormat/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:before="0" w:after="120" w:line="252" w:lineRule="auto"/>
       <w:ind w:left="426" w:hanging="426"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabelaLevoChar">
     <w:name w:val="Tabela Levo Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="TabelaLevo"/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:rFonts w:ascii="Raleway" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Raleway" w:cstheme="majorBidi"/>
       <w:spacing w:val="-7"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
-[...2 lines deleted...]
-    <w:link w:val="ListParagraph"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListeParagrafChar">
+    <w:name w:val="Liste Paragraf Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="ListeParagraf"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListSmallChar">
     <w:name w:val="List Small Char"/>
-    <w:basedOn w:val="ListParagraphChar"/>
+    <w:basedOn w:val="ListeParagrafChar"/>
     <w:link w:val="ListSmall"/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
+  <w:style w:type="character" w:styleId="zlenenKpr">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="f21">
     <w:name w:val="f21"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:rsid w:val="00006A8B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BulletItem">
     <w:name w:val="Bullet Item"/>
     <w:basedOn w:val="Normal"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="360"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="0" w:after="0" w:line="312" w:lineRule="auto"/>
       <w:ind w:left="360" w:hanging="360"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="ListTable3-Accent1">
+  <w:style w:type="table" w:styleId="ListeTablo3-Vurgu1">
     <w:name w:val="List Table 3 Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="48"/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
@@ -45765,53 +45833,53 @@
         <w:tcBorders>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="double" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="double" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="GridTable4-Accent1">
+  <w:style w:type="table" w:styleId="KlavuzuTablo4-Vurgu1">
     <w:name w:val="Grid Table 4 Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="49"/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
@@ -45842,323 +45910,323 @@
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
+  <w:style w:type="character" w:styleId="zmlenmeyenBahsetme">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB" w:eastAsia="sl-SI"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NamigiNaslov">
     <w:name w:val="Namigi_Naslov"/>
-    <w:basedOn w:val="Heading5"/>
+    <w:basedOn w:val="Balk5"/>
     <w:link w:val="NamigiNaslovChar"/>
     <w:qFormat/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:keepNext/>
       <w:pBdr>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="200" w:after="160" w:line="252" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Raleway Medium" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Raleway Medium" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:caps w:val="0"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NamigiNaslovChar">
     <w:name w:val="Namigi_Naslov Char"/>
-    <w:basedOn w:val="Heading5Char"/>
+    <w:basedOn w:val="Balk5Char"/>
     <w:link w:val="NamigiNaslov"/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:rFonts w:ascii="Raleway Medium" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Raleway Medium" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:caps w:val="0"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="10"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGridLight">
+  <w:style w:type="table" w:styleId="TabloKlavuzuAk">
     <w:name w:val="Grid Table Light"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="40"/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+  <w:style w:type="paragraph" w:styleId="DipnotMetni">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:link w:val="DipnotMetniChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
-[...2 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DipnotMetniChar">
+    <w:name w:val="Dipnot Metni Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="DipnotMetni"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:rFonts w:ascii="Raleway" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Raleway" w:cstheme="majorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="DipnotBavurusu">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC5">
+  <w:style w:type="paragraph" w:styleId="T5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:before="0" w:after="0" w:line="252" w:lineRule="auto"/>
       <w:ind w:left="600"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC6">
+  <w:style w:type="paragraph" w:styleId="T6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:before="0" w:after="0" w:line="252" w:lineRule="auto"/>
       <w:ind w:left="800"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC7">
+  <w:style w:type="paragraph" w:styleId="T7">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:before="0" w:after="0" w:line="252" w:lineRule="auto"/>
       <w:ind w:left="1000"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC8">
+  <w:style w:type="paragraph" w:styleId="T8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:before="0" w:after="0" w:line="252" w:lineRule="auto"/>
       <w:ind w:left="1200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC9">
+  <w:style w:type="paragraph" w:styleId="T9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:before="0" w:after="0" w:line="252" w:lineRule="auto"/>
       <w:ind w:left="1400"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Content">
     <w:name w:val="Content"/>
-    <w:basedOn w:val="Heading1"/>
+    <w:basedOn w:val="Balk1"/>
     <w:link w:val="ContentChar"/>
     <w:qFormat/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:keepNext/>
       <w:pBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       <w:spacing w:before="480" w:after="300" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Raleway Black" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Raleway Black" w:cstheme="majorBidi"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:smallCaps w:val="0"/>
       <w:color w:val="auto"/>
       <w:spacing w:val="0"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ContentChar">
     <w:name w:val="Content Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="Content"/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:rFonts w:ascii="Raleway Black" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Raleway Black" w:cstheme="majorBidi"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TableofFigures">
+  <w:style w:type="paragraph" w:styleId="ekillerTablosu">
     <w:name w:val="table of figures"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:before="0" w:after="0" w:line="252" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="30Headline">
     <w:name w:val="30 Headline"/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
@@ -46202,76 +46270,76 @@
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:color w:val="1F497D" w:themeColor="text2"/>
       <w:sz w:val="28"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Poudarjenobesedilo">
     <w:name w:val="Poudarjeno besedilo"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Poudarjeniznakibesedila"/>
     <w:qFormat/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:b/>
       <w:color w:val="1F497D" w:themeColor="text2"/>
       <w:sz w:val="28"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Znakivvsebini">
     <w:name w:val="Znaki v vsebini"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="Vsebina"/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:color w:val="1F497D" w:themeColor="text2"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Poudarjeniznakibesedila">
     <w:name w:val="Poudarjeni znaki besedila"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="Poudarjenobesedilo"/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:b/>
       <w:color w:val="1F497D" w:themeColor="text2"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="GridTable5Dark-Accent4">
+  <w:style w:type="table" w:styleId="KlavuzTablo5Koyu-Vurgu4">
     <w:name w:val="Grid Table 5 Dark Accent 4"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="50"/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
@@ -46332,53 +46400,53 @@
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="ListTable3-Accent4">
+  <w:style w:type="table" w:styleId="ListeTablo3-Vurgu4">
     <w:name w:val="List Table 3 Accent 4"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="48"/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
@@ -46457,53 +46525,53 @@
         <w:tcBorders>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="double" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="double" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="GridTable4-Accent4">
+  <w:style w:type="table" w:styleId="KlavuzuTablo4-Vurgu4">
     <w:name w:val="Grid Table 4 Accent 4"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="49"/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C7" w:themeColor="accent4" w:themeTint="99"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="B2A1C7" w:themeColor="accent4" w:themeTint="99"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C7" w:themeColor="accent4" w:themeTint="99"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C7" w:themeColor="accent4" w:themeTint="99"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B2A1C7" w:themeColor="accent4" w:themeTint="99"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B2A1C7" w:themeColor="accent4" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
@@ -46554,107 +46622,107 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Chapterobjectives">
     <w:name w:val="Chapter_objectives"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="ChapterobjectivesChar"/>
     <w:qFormat/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Raleway ExtraBold" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Raleway ExtraBold" w:cstheme="majorBidi"/>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:lang w:val="en-GB" w:eastAsia="sl-SI"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CiljikorakaChar">
     <w:name w:val="Cilji koraka Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="Ciljikoraka"/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:rFonts w:ascii="Raleway" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Raleway" w:cstheme="majorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ChapterobjectivesChar">
     <w:name w:val="Chapter_objectives Char"/>
     <w:basedOn w:val="CiljikorakaChar"/>
     <w:link w:val="Chapterobjectives"/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:rFonts w:ascii="Raleway ExtraBold" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Raleway ExtraBold" w:cstheme="majorBidi"/>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="sl-SI"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="glossarytitle">
     <w:name w:val="glossary_title"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="glossarytitleChar"/>
     <w:qFormat/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:before="160" w:after="60" w:line="252" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Raleway ExtraBold" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Raleway ExtraBold" w:cstheme="majorBidi"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="glossarytitleChar">
     <w:name w:val="glossary_title Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="glossarytitle"/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:rFonts w:ascii="Raleway ExtraBold" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Raleway ExtraBold" w:cstheme="majorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="ListTable3-Accent3">
+  <w:style w:type="table" w:styleId="ListeTablo3-Vurgu3">
     <w:name w:val="List Table 3 Accent 3"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="48"/>
     <w:rsid w:val="0027647F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
       </w:tcPr>
@@ -46732,53 +46800,53 @@
         <w:tcBorders>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="double" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="double" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="GridTable5Dark-Accent3">
+  <w:style w:type="table" w:styleId="KlavuzTablo5Koyu-Vurgu3">
     <w:name w:val="Grid Table 5 Dark Accent 3"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="50"/>
     <w:rsid w:val="00F82F09"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
@@ -46838,53 +46906,53 @@
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="GridTable4-Accent3">
+  <w:style w:type="table" w:styleId="KlavuzuTablo4-Vurgu3">
     <w:name w:val="Grid Table 4 Accent 3"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="49"/>
     <w:rsid w:val="009F5025"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="C2D69B" w:themeColor="accent3" w:themeTint="99"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="C2D69B" w:themeColor="accent3" w:themeTint="99"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C2D69B" w:themeColor="accent3" w:themeTint="99"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="C2D69B" w:themeColor="accent3" w:themeTint="99"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C2D69B" w:themeColor="accent3" w:themeTint="99"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C2D69B" w:themeColor="accent3" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -46914,53 +46982,53 @@
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="ListTable4-Accent3">
+  <w:style w:type="table" w:styleId="ListeTablo4-Vurgu3">
     <w:name w:val="List Table 4 Accent 3"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="49"/>
     <w:rsid w:val="009F5025"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="C2D69B" w:themeColor="accent3" w:themeTint="99"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="C2D69B" w:themeColor="accent3" w:themeTint="99"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C2D69B" w:themeColor="accent3" w:themeTint="99"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="C2D69B" w:themeColor="accent3" w:themeTint="99"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C2D69B" w:themeColor="accent3" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -47822,55 +47890,55 @@
           <w:divsChild>
             <w:div w:id="363797799">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.svg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -48131,126 +48199,115 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...9 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\ISO690.XSL" StyleName="ISO 690 - First Element and Date"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e102abe9-fb4f-4de3-8bfb-c3b027a6c421" xmlns:ns3="5ab56b73-d6a6-4668-b3c2-7ae7fc70f318" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ee44eb74592fb8bc193e43f6f40ffd9c" ns2:_="" ns3:_="">
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Belge" ma:contentTypeID="0x0101006E9117465F9CD24BA0B544C43CEA1B4D" ma:contentTypeVersion="12" ma:contentTypeDescription="Yeni belge oluşturun." ma:contentTypeScope="" ma:versionID="ad7045247c71a96019a0ab86f5a94d2f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e102abe9-fb4f-4de3-8bfb-c3b027a6c421" xmlns:ns3="5ab56b73-d6a6-4668-b3c2-7ae7fc70f318" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c73e0cd91a45f3f2ded686adbf0b8d31" ns2:_="" ns3:_="">
     <xsd:import namespace="e102abe9-fb4f-4de3-8bfb-c3b027a6c421"/>
     <xsd:import namespace="5ab56b73-d6a6-4668-b3c2-7ae7fc70f318"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e102abe9-fb4f-4de3-8bfb-c3b027a6c421" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f52b408e-820a-469d-ba60-de24c1fbd8db" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Resim Etiketleri" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f52b408e-820a-469d-ba60-de24c1fbd8db" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
@@ -48265,52 +48322,52 @@
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="5ab56b73-d6a6-4668-b3c2-7ae7fc70f318" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{d756371e-5763-4896-82e1-0614b212b5e5}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="5ab56b73-d6a6-4668-b3c2-7ae7fc70f318">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="İçerik Türü"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Başlık"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -48355,111 +48412,107 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="5ab56b73-d6a6-4668-b3c2-7ae7fc70f318" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="e102abe9-fb4f-4de3-8bfb-c3b027a6c421">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B09198C7-4706-4D4C-BE08-469B58DDA631}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09D06382-0FF9-4A73-AC72-78AB73F9627A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{661E39E4-BD9C-4F52-AD75-8EE153DC4621}"/>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9D238D97-C25E-45D8-9FCC-CDD819C9E164}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="5ab56b73-d6a6-4668-b3c2-7ae7fc70f318"/>
     <ds:schemaRef ds:uri="e102abe9-fb4f-4de3-8bfb-c3b027a6c421"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...33 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>42</Pages>
-  <Words>7602</Words>
-  <Characters>44174</Characters>
+  <Words>7719</Words>
+  <Characters>44000</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>2598</Lines>
-  <Paragraphs>2353</Paragraphs>
+  <Lines>366</Lines>
+  <Paragraphs>103</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>49423</CharactersWithSpaces>
+  <CharactersWithSpaces>51616</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Damjan Krajnc</dc:creator>
   <cp:keywords>, docId:035BA88DA28DDD1B401152B4A7D1B2ED</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>ab30c395-705f-45a0-98a2-237e441fd954</vt:lpwstr>