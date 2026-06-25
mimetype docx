--- v0 (2026-04-24)
+++ v1 (2026-06-25)
@@ -91,51 +91,51 @@
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251691008" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="25EEB652" wp14:editId="0E6C4962">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251691008" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="25EEB652" wp14:editId="0419D6E9">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>3356610</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-615315</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2584450" cy="693420"/>
             <wp:effectExtent l="0" t="0" r="6350" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1246198838" name="Picture 38"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12" cstate="print">
@@ -271,195 +271,195 @@
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7540625" cy="5771408"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="7106289D" w14:textId="77777777" w:rsidR="00E546A9" w:rsidRDefault="00E546A9" w:rsidP="00E546A9">
                             <w:pPr>
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="1450FF5B" w14:textId="7A196EF2" w:rsidR="00E546A9" w:rsidRPr="00114F43" w:rsidRDefault="00C2274C" w:rsidP="00E546A9">
                             <w:pPr>
-                              <w:pStyle w:val="Title"/>
+                              <w:pStyle w:val="KonuBal"/>
                               <w:rPr>
                                 <w:caps w:val="0"/>
                                 <w:sz w:val="96"/>
                                 <w:szCs w:val="96"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:caps w:val="0"/>
                                 <w:sz w:val="96"/>
                                 <w:szCs w:val="96"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Arbeitsblatt </w:t>
                             </w:r>
                             <w:r w:rsidR="001D43F2">
                               <w:rPr>
                                 <w:caps w:val="0"/>
                                 <w:sz w:val="96"/>
                                 <w:szCs w:val="96"/>
                               </w:rPr>
                               <w:t>5</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="64F63964" w14:textId="228A56CE" w:rsidR="000777E7" w:rsidRDefault="001D43F2" w:rsidP="00AB40FB">
                             <w:pPr>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r w:rsidRPr="001D43F2">
                               <w:rPr>
                                 <w:rFonts w:ascii="Raleway SemiBold" w:hAnsi="Raleway SemiBold"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:spacing w:val="10"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t>Produktlebenszykluskostenanalyse</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="2AE2DC37" w14:textId="77777777" w:rsidR="000777E7" w:rsidRDefault="000777E7" w:rsidP="000777E7"/>
                           <w:p w14:paraId="5F7144F8" w14:textId="77777777" w:rsidR="000777E7" w:rsidRDefault="000777E7" w:rsidP="000777E7"/>
-                          <w:p w14:paraId="35C4A86B" w14:textId="0192B997" w:rsidR="000777E7" w:rsidRPr="000777E7" w:rsidRDefault="000777E7" w:rsidP="000777E7">
+                          <w:p w14:paraId="35C4A86B" w14:textId="468554FA" w:rsidR="000777E7" w:rsidRPr="000777E7" w:rsidRDefault="00283DA1" w:rsidP="000777E7">
                             <w:pPr>
                               <w:ind w:left="851" w:right="1086"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
-                            <w:r w:rsidRPr="00E546A9">
-                              <w:t>Dieses Projekt wurde von der Europäischen Kommission im Rahmen des Erasmus+-Programms gefördert. Die geäußerten Meinungen und Ansichten sind ausschließlich die der Europäischen Union und geben nicht die offizielle Position der Europäischen Union wieder. Weder die Europäische Union noch die Europäische Kommission können dafür verantwortlich gemacht werden.</w:t>
+                            <w:r w:rsidRPr="00283DA1">
+                              <w:t>Von der Europäischen Union finanziert. Die geäußerten Ansichten und Meinungen entsprechen jedoch ausschließlich denen des Autors bzw. der Autoren und spiegeln nicht zwingend die der Europäischen Union oder der Europäischen Exekutivagentur für Bildung und Kultur (EACEA) wider. Weder die Europäische Union noch die EACEA können dafür verantwortlich gemacht werden.</w:t>
                             </w:r>
                             <w:r w:rsidR="00C2274C">
                               <w:br/>
                             </w:r>
                             <w:r w:rsidR="00C2274C">
                               <w:br/>
                             </w:r>
                             <w:r w:rsidR="00C2274C" w:rsidRPr="00324C61">
                               <w:t>KA210-VET-B934985F</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="5EEFBBD1" w14:textId="77777777" w:rsidR="00E546A9" w:rsidRDefault="00E546A9" w:rsidP="00E546A9"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="0C6B2B4E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Text Box 36" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-68pt;margin-top:114.9pt;width:593.75pt;height:454.45pt;z-index:251688960;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHc56EGAIAAC0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfoPxC815JcL6lgOXATuChg&#10;JAGcImeaIi0BFIclaUvu13dIyQvSnopeqBnOaJb3Hhf3XaPIUVhXgy5oNkopEZpDWet9QX+8rj/d&#10;UeI80yVToEVBT8LR++XHD4vW5GIMFahSWIJFtMtbU9DKe5MnieOVaJgbgREagxJswzy6dp+UlrVY&#10;vVHJOE1nSQu2NBa4cA5vH/sgXcb6Ugrun6V0whNVUJzNx9PGcxfOZLlg+d4yU9V8GIP9wxQNqzU2&#10;vZR6ZJ6Rg63/KNXU3IID6UccmgSkrLmIO+A2Wfpum23FjIi7IDjOXGBy/68sfzpuzYslvvsKHRIY&#10;AGmNyx1ehn06aZvwxUkJxhHC0wU20XnC8XI+naSz8ZQSjrHpfJ5N0rtQJ7n+bqzz3wQ0JBgFtchL&#10;hIsdN873qeeU0E3DulYqcqM0aQs6+zxN4w+XCBZXGntchw2W73bdsMEOyhMuZqHn3Bm+rrH5hjn/&#10;wiySjLugcP0zHlIBNoHBoqQC++tv9yEfsccoJS2KpqDu54FZQYn6rpGVL9lkElQWncl0PkbH3kZ2&#10;txF9aB4AdZnhEzE8miHfq7MpLTRvqO9V6Iohpjn2Lqg/mw++lzK+Dy5Wq5iEujLMb/TW8FA6wBmg&#10;fe3emDUD/h6pe4KzvFj+joY+tydidfAg68hRALhHdcAdNRlZHt5PEP2tH7Our3z5GwAA//8DAFBL&#10;AwQUAAYACAAAACEAT1Ds5OUAAAAOAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2Qk&#10;blvaTh2lazpNlSYkBIeNXbi5TdZWS5zSZFvh6clOcLPlX7+/r1hPRrOLGl1vSUA8j4ApaqzsqRVw&#10;+NjOMmDOI0nUlpSAb+VgXd7fFZhLe6Wduux9y0IJuRwFdN4POeeu6ZRBN7eDonA72tGgD+vYcjni&#10;NZQbzZMoWnKDPYUPHQ6q6lRz2p+NgNdq+467OjHZj65e3o6b4evwmQrx+DBtVsC8mvxfGG74AR3K&#10;wFTbM0nHtIBZvFgGGS8gSZ6DxC0SpXEKrA5TvMiegJcF/69R/gIAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQAHc56EGAIAAC0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQBPUOzk5QAAAA4BAAAPAAAAAAAAAAAAAAAAAHIEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="7106289D" w14:textId="77777777" w:rsidR="00E546A9" w:rsidRDefault="00E546A9" w:rsidP="00E546A9">
                       <w:pPr>
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="1450FF5B" w14:textId="7A196EF2" w:rsidR="00E546A9" w:rsidRPr="00114F43" w:rsidRDefault="00C2274C" w:rsidP="00E546A9">
                       <w:pPr>
-                        <w:pStyle w:val="Title"/>
+                        <w:pStyle w:val="KonuBal"/>
                         <w:rPr>
                           <w:caps w:val="0"/>
                           <w:sz w:val="96"/>
                           <w:szCs w:val="96"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:caps w:val="0"/>
                           <w:sz w:val="96"/>
                           <w:szCs w:val="96"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Arbeitsblatt </w:t>
                       </w:r>
                       <w:r w:rsidR="001D43F2">
                         <w:rPr>
                           <w:caps w:val="0"/>
                           <w:sz w:val="96"/>
                           <w:szCs w:val="96"/>
                         </w:rPr>
                         <w:t>5</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="64F63964" w14:textId="228A56CE" w:rsidR="000777E7" w:rsidRDefault="001D43F2" w:rsidP="00AB40FB">
                       <w:pPr>
                         <w:jc w:val="center"/>
                       </w:pPr>
                       <w:r w:rsidRPr="001D43F2">
                         <w:rPr>
                           <w:rFonts w:ascii="Raleway SemiBold" w:hAnsi="Raleway SemiBold"/>
                           <w:b/>
                           <w:bCs/>
                           <w:spacing w:val="10"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>Produktlebenszykluskostenanalyse</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="2AE2DC37" w14:textId="77777777" w:rsidR="000777E7" w:rsidRDefault="000777E7" w:rsidP="000777E7"/>
                     <w:p w14:paraId="5F7144F8" w14:textId="77777777" w:rsidR="000777E7" w:rsidRDefault="000777E7" w:rsidP="000777E7"/>
-                    <w:p w14:paraId="35C4A86B" w14:textId="0192B997" w:rsidR="000777E7" w:rsidRPr="000777E7" w:rsidRDefault="000777E7" w:rsidP="000777E7">
+                    <w:p w14:paraId="35C4A86B" w14:textId="468554FA" w:rsidR="000777E7" w:rsidRPr="000777E7" w:rsidRDefault="00283DA1" w:rsidP="000777E7">
                       <w:pPr>
                         <w:ind w:left="851" w:right="1086"/>
                         <w:jc w:val="center"/>
                       </w:pPr>
-                      <w:r w:rsidRPr="00E546A9">
-                        <w:t>Dieses Projekt wurde von der Europäischen Kommission im Rahmen des Erasmus+-Programms gefördert. Die geäußerten Meinungen und Ansichten sind ausschließlich die der Europäischen Union und geben nicht die offizielle Position der Europäischen Union wieder. Weder die Europäische Union noch die Europäische Kommission können dafür verantwortlich gemacht werden.</w:t>
+                      <w:r w:rsidRPr="00283DA1">
+                        <w:t>Von der Europäischen Union finanziert. Die geäußerten Ansichten und Meinungen entsprechen jedoch ausschließlich denen des Autors bzw. der Autoren und spiegeln nicht zwingend die der Europäischen Union oder der Europäischen Exekutivagentur für Bildung und Kultur (EACEA) wider. Weder die Europäische Union noch die EACEA können dafür verantwortlich gemacht werden.</w:t>
                       </w:r>
                       <w:r w:rsidR="00C2274C">
                         <w:br/>
                       </w:r>
                       <w:r w:rsidR="00C2274C">
                         <w:br/>
                       </w:r>
                       <w:r w:rsidR="00C2274C" w:rsidRPr="00324C61">
                         <w:t>KA210-VET-B934985F</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="5EEFBBD1" w14:textId="77777777" w:rsidR="00E546A9" w:rsidRDefault="00E546A9" w:rsidP="00E546A9"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00E546A9">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
@@ -606,51 +606,51 @@
                 </v:shapetype>
                 <v:shape id="Picture 36" o:spid="_x0000_s1027" type="#_x0000_t75" alt="A blue letter on a black background&#10;&#10;AI-generated content may be incorrect." style="position:absolute;top:1418;width:18808;height:3817;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBKDIzhyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9PT8Iw&#10;FL+b+B2aZ+JNuk1EGBRiTIx44MCQ+8v6WKfr62wrG9/emph4fL//b7UZbSfO5EPrWEE+yUAQ1063&#10;3Ch4P7zczUGEiKyxc0wKLhRgs76+WmGp3cB7OlexESmEQ4kKTIx9KWWoDVkME9cTJ+7kvMWYTt9I&#10;7XFI4baTRZbNpMWWU4PBnp4N1Z/Vt1VwP1SXr9cubPNjbvq3D7vwu3qn1O3N+LQEEWmM/+I/91an&#10;+dNiXjxOH7IZ/P6UAJDrHwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBKDIzhyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
                   <v:imagedata r:id="rId17" o:title="A blue letter on a black background&#10;&#10;AI-generated content may be incorrect"/>
                 </v:shape>
                 <v:shape id="Picture 34" o:spid="_x0000_s1028" type="#_x0000_t75" alt="A green logo with black background&#10;&#10;AI-generated content may be incorrect." style="position:absolute;left:24594;top:1261;width:18148;height:4419;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDx/E84xwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X+h+WKXirG0NaY3SVUhC9KPg46G3Ijkno7mzIbjX++64g9Djfe2aL3hpxpc43jhWMhgkI4tLp&#10;hisFx8PyPQfhA7JG45gU3MnDYv76MsNCuxvv6LoPlYgh7AtUUIfQFlL6siaLfuha4shdXGcxxLOr&#10;pO7wFsOtkWmSfEqLDceGGlv6rqn82f9aBby5HPL7ZhVOuPUuS+lstuZDqcFb/zUFEagP/+Kne63j&#10;/HyUpZNsnKTw+CkCIOd/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPH8TzjHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;">
                   <v:imagedata r:id="rId18" o:title="A green logo with black background&#10;&#10;AI-generated content may be incorrect"/>
                 </v:shape>
                 <v:shape id="Picture 35" o:spid="_x0000_s1029" type="#_x0000_t75" alt="A logo with white letters&#10;&#10;AI-generated content may be incorrect." style="position:absolute;left:48715;width:12687;height:6489;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBnt4tVywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;FITvQv/D8gre7G5jrSF2W1QQiqdaRfD2yD6T1OzbJbtp0/x6tyB4HGbmG2a1GWwrjtSFxrGG+UyB&#10;IC6dabjS8PH+cpODCBHZYOuYNJwpwGY9uVphYdyJ3+i4j5VIEA4Faqhj9IWUoazJYpg5T5y8b9dZ&#10;jEl2lTQdnhLctjJTaiktNpwWavT0XFP5s++thqfDuPP+9XM4jwueb7/GXi0PvdbX0+HxAUSkIf6H&#10;/9pbo+H2Llf3+SLL4HIp3QG5/gUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBnt4tVywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;">
                   <v:imagedata r:id="rId19" o:title="A logo with white letters&#10;&#10;AI-generated content may be incorrect"/>
                 </v:shape>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00E546A9">
         <w:rPr>
           <w:noProof/>
           <w:lang w:bidi="sl-SI"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="22BC0E6B" w14:textId="77777777" w:rsidR="004C6F21" w:rsidRPr="00213EA9" w:rsidRDefault="004C6F21" w:rsidP="004C6F21">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Balk1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc206262338"/>
       <w:bookmarkStart w:id="1" w:name="_Toc210328748"/>
       <w:bookmarkStart w:id="2" w:name="_Toc225435453"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Arbeitsblatt</w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t xml:space="preserve"> 5: Produktlebenszykluskostenanalyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="2381DF3D" w14:textId="77777777" w:rsidR="004C6F21" w:rsidRPr="00213EA9" w:rsidRDefault="004C6F21" w:rsidP="004C6F21">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
@@ -726,51 +726,51 @@
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t>Liegen keine quantitativen Daten vor, kann eine qualitative Beschreibung beigefügt werden.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36ACC237" w14:textId="77777777" w:rsidR="004C6F21" w:rsidRDefault="004C6F21" w:rsidP="004C6F21">
       <w:r w:rsidRPr="00213EA9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
         </w:rPr>
         <w:t>In die nachstehende Tabelle sind wirtschaftliche Schätzungen der Kosten für Vorproduktion, Produktion, Vertrieb, Nutzung und Entsorgung einzutragen</w:t>
       </w:r>
       <w:r w:rsidRPr="00213EA9">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CA38BD4" w14:textId="77777777" w:rsidR="004C6F21" w:rsidRDefault="004C6F21" w:rsidP="004C6F21">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="GridTable5Dark-Accent3"/>
+        <w:tblStyle w:val="KlavuzTablo5Koyu-Vurgu3"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="43" w:type="dxa"/>
           <w:bottom w:w="43" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1378"/>
         <w:gridCol w:w="1074"/>
         <w:gridCol w:w="1585"/>
         <w:gridCol w:w="1150"/>
         <w:gridCol w:w="1308"/>
         <w:gridCol w:w="1651"/>
         <w:gridCol w:w="916"/>
       </w:tblGrid>
       <w:tr w:rsidR="004C6F21" w:rsidRPr="001A363E" w14:paraId="76ECD9AB" w14:textId="77777777" w:rsidTr="00F1150E">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="0" w:type="auto"/>
@@ -2305,188 +2305,175 @@
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="531958B0" w14:textId="77777777" w:rsidR="008145C8" w:rsidRPr="00213EA9" w:rsidRDefault="008145C8" w:rsidP="00161C73"/>
     <w:p w14:paraId="744CA518" w14:textId="77777777" w:rsidR="00EA13B7" w:rsidRDefault="00EA13B7" w:rsidP="00161C73">
       <w:pPr>
         <w:sectPr w:rsidR="00EA13B7" w:rsidSect="00AB40FB">
           <w:headerReference w:type="default" r:id="rId20"/>
           <w:footerReference w:type="default" r:id="rId21"/>
           <w:headerReference w:type="first" r:id="rId22"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="455" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3953F043" w14:textId="781707E3" w:rsidR="00506F55" w:rsidRDefault="002C1CB1">
+    <w:p w14:paraId="506AB4DC" w14:textId="77777777" w:rsidR="00B30516" w:rsidRDefault="00B30516" w:rsidP="00B30516"/>
+    <w:p w14:paraId="28A93C6E" w14:textId="77777777" w:rsidR="00B30516" w:rsidRDefault="00B30516" w:rsidP="00B30516">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="269691EB" wp14:editId="7968A0FC">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="16EB478F" wp14:editId="5B24E4EE">
             <wp:extent cx="3356028" cy="900752"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1791490838" name="Picture 41"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 5"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3357992" cy="901279"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EE9A856" w14:textId="5328DAE7" w:rsidR="00506F55" w:rsidRPr="00324C61" w:rsidRDefault="00EA13B7" w:rsidP="00506F55">
+    <w:p w14:paraId="7F802000" w14:textId="77777777" w:rsidR="00B30516" w:rsidRDefault="00B30516" w:rsidP="00B30516">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251696128" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0F43FFD5" wp14:editId="643FD2D1">
-[...6 lines deleted...]
-            </wp:positionV>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="316F7034" wp14:editId="1B304A64">
             <wp:extent cx="2696210" cy="567055"/>
             <wp:effectExtent l="0" t="0" r="8890" b="4445"/>
-            <wp:wrapNone/>
             <wp:docPr id="537805278" name="Picture 39" descr="Inforegio - Download centre for visual elements"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3" descr="Inforegio - Download centre for visual elements"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2696210" cy="567055"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CC76604" w14:textId="41E6D1C2" w:rsidR="000F7BDF" w:rsidRPr="00213EA9" w:rsidRDefault="00EA13B7" w:rsidP="002D2391">
+    <w:p w14:paraId="71588A3F" w14:textId="77777777" w:rsidR="00B30516" w:rsidRPr="00324C61" w:rsidRDefault="00B30516" w:rsidP="00B30516"/>
+    <w:p w14:paraId="6CBC829A" w14:textId="77777777" w:rsidR="00B30516" w:rsidRPr="00213EA9" w:rsidRDefault="00B30516" w:rsidP="00B30516">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251695104" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="20265644" wp14:editId="49028BEF">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251695104" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="26A2AD74" wp14:editId="49E50DC9">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>2331720</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>3638190</wp:posOffset>
+              <wp:posOffset>2659904</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="4314190" cy="4330700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1614704640" name="Picture 42"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 6"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
@@ -2498,262 +2485,310 @@
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4314190" cy="4330700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="734EBF45" wp14:editId="02466266">
+            <wp:extent cx="1227411" cy="429442"/>
+            <wp:effectExtent l="0" t="0" r="0" b="8890"/>
+            <wp:docPr id="377400338" name="Picture 2"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="377400338" name="Picture 377400338"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId23" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1227411" cy="429442"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
     </w:p>
+    <w:p w14:paraId="3953F043" w14:textId="7CEEB86D" w:rsidR="00506F55" w:rsidRDefault="00506F55"/>
+    <w:p w14:paraId="0EE9A856" w14:textId="6D2619DE" w:rsidR="00506F55" w:rsidRPr="00324C61" w:rsidRDefault="00506F55" w:rsidP="00506F55"/>
+    <w:p w14:paraId="7CC76604" w14:textId="69BB459E" w:rsidR="000F7BDF" w:rsidRPr="00213EA9" w:rsidRDefault="000F7BDF" w:rsidP="002D2391"/>
     <w:sectPr w:rsidR="000F7BDF" w:rsidRPr="00213EA9" w:rsidSect="00AE7546">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6931A6DE" w14:textId="77777777" w:rsidR="004058CA" w:rsidRDefault="004058CA" w:rsidP="002D2391">
+    <w:p w14:paraId="1EC8C4AF" w14:textId="77777777" w:rsidR="00087431" w:rsidRDefault="00087431" w:rsidP="002D2391">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7047A1C4" w14:textId="77777777" w:rsidR="004058CA" w:rsidRDefault="004058CA" w:rsidP="002D2391">
+    <w:p w14:paraId="63D891CD" w14:textId="77777777" w:rsidR="00087431" w:rsidRDefault="00087431" w:rsidP="002D2391">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Raleway">
-    <w:panose1 w:val="020B0503030101060003"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="A2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="5000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Raleway Black">
-    <w:charset w:val="00"/>
+    <w:charset w:val="A2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="5000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Raleway SemiBold">
-    <w:charset w:val="00"/>
+    <w:charset w:val="A2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="5000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HdrGaramond-Regular">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PF Centro Sans Pro Thin">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Raleway Medium">
-    <w:charset w:val="00"/>
+    <w:charset w:val="A2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="5000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Raleway ExtraBold">
-    <w:charset w:val="00"/>
+    <w:charset w:val="A2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="5000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2F40A355" w14:textId="1D7936DC" w:rsidR="007804AD" w:rsidRPr="00AB40FB" w:rsidRDefault="00AB40FB" w:rsidP="00AB40FB">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="AltBilgi"/>
       <w:rPr>
         <w:lang w:val="de-DE"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">ECOThink: </w:t>
     </w:r>
     <w:r w:rsidRPr="00324C61">
       <w:t>KA210-VET-B934985F</w:t>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
       <w:t>www.ecothink-hub.eu</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="173B22F6" w14:textId="77777777" w:rsidR="004058CA" w:rsidRDefault="004058CA" w:rsidP="002D2391">
+    <w:p w14:paraId="4C28153C" w14:textId="77777777" w:rsidR="00087431" w:rsidRDefault="00087431" w:rsidP="002D2391">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A7AF920" w14:textId="77777777" w:rsidR="004058CA" w:rsidRDefault="004058CA" w:rsidP="002D2391">
+    <w:p w14:paraId="3F2E48EB" w14:textId="77777777" w:rsidR="00087431" w:rsidRDefault="00087431" w:rsidP="002D2391">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="67FFBDFB" w14:textId="69F96652" w:rsidR="007804AD" w:rsidRPr="00C77E30" w:rsidRDefault="00161C73" w:rsidP="00C77E30">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="stBilgi"/>
     </w:pPr>
     <w:r w:rsidRPr="004B4E23">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FD74017" wp14:editId="68669D46">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>2856420</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-4516120</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="751300" cy="8282517"/>
           <wp:effectExtent l="6350" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="2043537319" name="Picture 3" descr="A pattern of colorful circles&#10;&#10;AI-generated content may be incorrect.">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{004E8A04-F447-423A-2AE5-2E926CBEB927}"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
@@ -2794,81 +2829,81 @@
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2D398FC1" w14:textId="25967F25" w:rsidR="007804AD" w:rsidRDefault="007804AD" w:rsidP="00315E68">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="stBilgi"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="sl-SI"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0BED0B61" w14:textId="77777777" w:rsidR="00E02ACE" w:rsidRDefault="00E02ACE" w:rsidP="00315E68">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="stBilgi"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="sl-SI"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="35B02C6D" w14:textId="311517ED" w:rsidR="00E02ACE" w:rsidRDefault="00E02ACE" w:rsidP="00315E68">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="stBilgi"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="sl-SI"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="537AD0A3" w14:textId="3080D0A6" w:rsidR="00E02ACE" w:rsidRPr="00E02ACE" w:rsidRDefault="00E02ACE" w:rsidP="00315E68">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="stBilgi"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:lang w:val="sl-SI"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24B748DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="12CC646A"/>
     <w:lvl w:ilvl="0" w:tplc="EC041E26">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="462" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cstheme="minorBidi" w:hint="default"/>
@@ -3134,51 +3169,51 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04240005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76C07618"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2C0AD628"/>
     <w:lvl w:ilvl="0" w:tplc="6B54F326">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="ListParagraph"/>
+      <w:pStyle w:val="ListeParagraf"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2912" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04240003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListSmall"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04240005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -3260,137 +3295,139 @@
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="960919038">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2040350153">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1050959125">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="183330382">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="4"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDY2NTIxMzc0sTQ3NLAwtDRQ0lEKTi0uzszPAykwrwUAUjtePSwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00CF0523"/>
     <w:rsid w:val="00006A8B"/>
     <w:rsid w:val="00022664"/>
     <w:rsid w:val="0003055B"/>
     <w:rsid w:val="00037DFC"/>
     <w:rsid w:val="00052A1F"/>
     <w:rsid w:val="00052A50"/>
     <w:rsid w:val="000564DE"/>
     <w:rsid w:val="000571D0"/>
     <w:rsid w:val="00060B0A"/>
     <w:rsid w:val="0006465C"/>
     <w:rsid w:val="000777E7"/>
+    <w:rsid w:val="00087431"/>
     <w:rsid w:val="00094B56"/>
     <w:rsid w:val="000A369C"/>
     <w:rsid w:val="000B1780"/>
     <w:rsid w:val="000B23DD"/>
     <w:rsid w:val="000B284A"/>
     <w:rsid w:val="000B39E2"/>
     <w:rsid w:val="000C03EA"/>
     <w:rsid w:val="000D0D37"/>
     <w:rsid w:val="000D1C94"/>
     <w:rsid w:val="000D269B"/>
     <w:rsid w:val="000E596A"/>
     <w:rsid w:val="000F08E1"/>
     <w:rsid w:val="000F3115"/>
     <w:rsid w:val="000F7BDF"/>
     <w:rsid w:val="001107C9"/>
     <w:rsid w:val="001277B1"/>
     <w:rsid w:val="00131867"/>
     <w:rsid w:val="001324CE"/>
     <w:rsid w:val="0013673E"/>
     <w:rsid w:val="001418D6"/>
     <w:rsid w:val="00144D5B"/>
     <w:rsid w:val="00146B3B"/>
     <w:rsid w:val="00154677"/>
     <w:rsid w:val="00161C73"/>
     <w:rsid w:val="00175528"/>
     <w:rsid w:val="00187C40"/>
     <w:rsid w:val="001912D9"/>
     <w:rsid w:val="001A1554"/>
     <w:rsid w:val="001A46FC"/>
     <w:rsid w:val="001B723E"/>
     <w:rsid w:val="001C1DEA"/>
     <w:rsid w:val="001C7B6B"/>
     <w:rsid w:val="001D43F2"/>
     <w:rsid w:val="001F09BA"/>
     <w:rsid w:val="001F5F23"/>
     <w:rsid w:val="002009C2"/>
     <w:rsid w:val="00202405"/>
     <w:rsid w:val="00213EA9"/>
     <w:rsid w:val="00227FBB"/>
+    <w:rsid w:val="002345EB"/>
     <w:rsid w:val="002506B5"/>
     <w:rsid w:val="0025297B"/>
     <w:rsid w:val="002618D5"/>
     <w:rsid w:val="0026640E"/>
     <w:rsid w:val="00267F40"/>
     <w:rsid w:val="0027647F"/>
+    <w:rsid w:val="00283DA1"/>
     <w:rsid w:val="00285EB2"/>
     <w:rsid w:val="00290D00"/>
     <w:rsid w:val="002A4F56"/>
     <w:rsid w:val="002A5539"/>
     <w:rsid w:val="002B486D"/>
     <w:rsid w:val="002C1CB1"/>
     <w:rsid w:val="002D230C"/>
     <w:rsid w:val="002D2391"/>
     <w:rsid w:val="002D62C4"/>
     <w:rsid w:val="002E3241"/>
     <w:rsid w:val="002E49F3"/>
     <w:rsid w:val="002E6300"/>
     <w:rsid w:val="002F790C"/>
     <w:rsid w:val="00303363"/>
     <w:rsid w:val="003135F3"/>
     <w:rsid w:val="00315E68"/>
     <w:rsid w:val="00320BFA"/>
     <w:rsid w:val="0032262E"/>
     <w:rsid w:val="003315BB"/>
     <w:rsid w:val="003322A6"/>
     <w:rsid w:val="00337BA5"/>
     <w:rsid w:val="00365C73"/>
     <w:rsid w:val="00382082"/>
     <w:rsid w:val="00382440"/>
     <w:rsid w:val="003B39EC"/>
@@ -3447,50 +3484,51 @@
     <w:rsid w:val="00614365"/>
     <w:rsid w:val="0063355B"/>
     <w:rsid w:val="006445B0"/>
     <w:rsid w:val="00653CCC"/>
     <w:rsid w:val="00655873"/>
     <w:rsid w:val="006654E5"/>
     <w:rsid w:val="00665D8E"/>
     <w:rsid w:val="006812A3"/>
     <w:rsid w:val="0068337B"/>
     <w:rsid w:val="006A064E"/>
     <w:rsid w:val="006A1B13"/>
     <w:rsid w:val="006A1FBA"/>
     <w:rsid w:val="006A4C36"/>
     <w:rsid w:val="006A69E4"/>
     <w:rsid w:val="006D0D09"/>
     <w:rsid w:val="006D1026"/>
     <w:rsid w:val="006F593B"/>
     <w:rsid w:val="00705448"/>
     <w:rsid w:val="007201B6"/>
     <w:rsid w:val="007414D5"/>
     <w:rsid w:val="007442B4"/>
     <w:rsid w:val="00751F43"/>
     <w:rsid w:val="00761763"/>
     <w:rsid w:val="00762C00"/>
     <w:rsid w:val="007804AD"/>
+    <w:rsid w:val="0078324E"/>
     <w:rsid w:val="00786052"/>
     <w:rsid w:val="007A0597"/>
     <w:rsid w:val="007A6E74"/>
     <w:rsid w:val="007B622A"/>
     <w:rsid w:val="007C006B"/>
     <w:rsid w:val="007C051A"/>
     <w:rsid w:val="007C1CA4"/>
     <w:rsid w:val="007D3B76"/>
     <w:rsid w:val="007D41C8"/>
     <w:rsid w:val="007E77E3"/>
     <w:rsid w:val="007F0D74"/>
     <w:rsid w:val="007F4BD5"/>
     <w:rsid w:val="008124CF"/>
     <w:rsid w:val="008145C8"/>
     <w:rsid w:val="008153B5"/>
     <w:rsid w:val="00825B08"/>
     <w:rsid w:val="00827A07"/>
     <w:rsid w:val="00830A48"/>
     <w:rsid w:val="00831045"/>
     <w:rsid w:val="00835F6A"/>
     <w:rsid w:val="00841A25"/>
     <w:rsid w:val="008469A5"/>
     <w:rsid w:val="0085103B"/>
     <w:rsid w:val="00854587"/>
     <w:rsid w:val="0085593A"/>
@@ -3528,66 +3566,68 @@
     <w:rsid w:val="009B34ED"/>
     <w:rsid w:val="009B455B"/>
     <w:rsid w:val="009B4E3C"/>
     <w:rsid w:val="009E58D2"/>
     <w:rsid w:val="009F0125"/>
     <w:rsid w:val="009F5025"/>
     <w:rsid w:val="009F63E7"/>
     <w:rsid w:val="00A006B2"/>
     <w:rsid w:val="00A12A96"/>
     <w:rsid w:val="00A21E18"/>
     <w:rsid w:val="00A27AC5"/>
     <w:rsid w:val="00A406AD"/>
     <w:rsid w:val="00A40BCA"/>
     <w:rsid w:val="00A40F5C"/>
     <w:rsid w:val="00A421DD"/>
     <w:rsid w:val="00A4223C"/>
     <w:rsid w:val="00A43013"/>
     <w:rsid w:val="00A5200D"/>
     <w:rsid w:val="00A539C8"/>
     <w:rsid w:val="00A56750"/>
     <w:rsid w:val="00A57E49"/>
     <w:rsid w:val="00A75E51"/>
     <w:rsid w:val="00A83DD4"/>
     <w:rsid w:val="00A86E0F"/>
     <w:rsid w:val="00AA1D05"/>
+    <w:rsid w:val="00AB2022"/>
     <w:rsid w:val="00AB40FB"/>
     <w:rsid w:val="00AB62BC"/>
     <w:rsid w:val="00AC55BA"/>
     <w:rsid w:val="00AD11E7"/>
     <w:rsid w:val="00AD3F01"/>
     <w:rsid w:val="00AD7842"/>
     <w:rsid w:val="00AE1D4E"/>
     <w:rsid w:val="00AE7546"/>
     <w:rsid w:val="00AF05E3"/>
     <w:rsid w:val="00AF4829"/>
     <w:rsid w:val="00AF5F93"/>
     <w:rsid w:val="00AF6F04"/>
     <w:rsid w:val="00B005B4"/>
     <w:rsid w:val="00B125A0"/>
     <w:rsid w:val="00B21919"/>
     <w:rsid w:val="00B21D93"/>
+    <w:rsid w:val="00B30516"/>
     <w:rsid w:val="00B32877"/>
     <w:rsid w:val="00B3302A"/>
     <w:rsid w:val="00B45A7F"/>
     <w:rsid w:val="00B46BD1"/>
     <w:rsid w:val="00B50DCD"/>
     <w:rsid w:val="00B545FE"/>
     <w:rsid w:val="00B84E15"/>
     <w:rsid w:val="00BB2876"/>
     <w:rsid w:val="00BC0D76"/>
     <w:rsid w:val="00BC526B"/>
     <w:rsid w:val="00BD5AE6"/>
     <w:rsid w:val="00BE00C2"/>
     <w:rsid w:val="00BF00C9"/>
     <w:rsid w:val="00BF580D"/>
     <w:rsid w:val="00C002EB"/>
     <w:rsid w:val="00C04443"/>
     <w:rsid w:val="00C179A2"/>
     <w:rsid w:val="00C2274C"/>
     <w:rsid w:val="00C22C62"/>
     <w:rsid w:val="00C231C0"/>
     <w:rsid w:val="00C36633"/>
     <w:rsid w:val="00C41A9C"/>
     <w:rsid w:val="00C41E58"/>
     <w:rsid w:val="00C51253"/>
     <w:rsid w:val="00C5763E"/>
@@ -3683,51 +3723,51 @@
     <w:rsid w:val="754E7B74"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sl-SI" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5C11AE0E"/>
   <w15:docId w15:val="{D8B3FED7-4142-4BC0-8D12-22AEBEBDED1A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sl-SI" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:before="200" w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -4094,813 +4134,813 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002D2391"/>
     <w:rPr>
       <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Balk1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading1Char"/>
+    <w:link w:val="Balk1Char"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="001324CE"/>
     <w:pPr>
       <w:pageBreakBefore/>
       <w:pBdr>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:left w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:right w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
       </w:pBdr>
       <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Balk2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading2Char"/>
+    <w:link w:val="Balk2Char"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00F05797"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="F7E22C"/>
         <w:left w:val="single" w:sz="24" w:space="0" w:color="F7E22C"/>
         <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F7E22C"/>
         <w:right w:val="single" w:sz="24" w:space="0" w:color="F7E22C"/>
       </w:pBdr>
       <w:shd w:val="clear" w:color="auto" w:fill="F7E22C"/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
       <w:b/>
       <w:smallCaps/>
       <w:spacing w:val="15"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Balk3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading3Char"/>
+    <w:link w:val="Balk3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009A6E16"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="2" w:color="4F81BD" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="6" w:space="2" w:color="4F81BD" w:themeColor="accent1"/>
       </w:pBdr>
       <w:spacing w:before="300" w:after="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:caps/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Balk4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading4Char"/>
+    <w:link w:val="Balk4Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002E6300"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="dotted" w:sz="6" w:space="2" w:color="4F81BD" w:themeColor="accent1"/>
         <w:left w:val="dotted" w:sz="6" w:space="2" w:color="4F81BD" w:themeColor="accent1"/>
       </w:pBdr>
       <w:spacing w:before="300" w:after="0"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:caps/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="10"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Balk5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading5Char"/>
+    <w:link w:val="Balk5Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002E6300"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="6" w:space="1" w:color="4F81BD" w:themeColor="accent1"/>
       </w:pBdr>
       <w:spacing w:before="300" w:after="0"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:caps/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="10"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading6">
+  <w:style w:type="paragraph" w:styleId="Balk6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading6Char"/>
+    <w:link w:val="Balk6Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002E6300"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="dotted" w:sz="6" w:space="1" w:color="4F81BD" w:themeColor="accent1"/>
       </w:pBdr>
       <w:spacing w:before="300" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:caps/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="10"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading7">
+  <w:style w:type="paragraph" w:styleId="Balk7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading7Char"/>
+    <w:link w:val="Balk7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002E6300"/>
     <w:pPr>
       <w:spacing w:before="300" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:caps/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="10"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading8">
+  <w:style w:type="paragraph" w:styleId="Balk8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading8Char"/>
+    <w:link w:val="Balk8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002E6300"/>
     <w:pPr>
       <w:spacing w:before="300" w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:caps/>
       <w:spacing w:val="10"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading9">
+  <w:style w:type="paragraph" w:styleId="Balk9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading9Char"/>
+    <w:link w:val="Balk9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002E6300"/>
     <w:pPr>
       <w:spacing w:before="300" w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:caps/>
       <w:spacing w:val="10"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="VarsaylanParagrafYazTipi">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="NormalTablo">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="ListeYok">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="paragraph" w:styleId="KonuBal">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="TitleChar"/>
+    <w:link w:val="KonuBalChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="000D0D37"/>
     <w:pPr>
       <w:spacing w:before="720"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Raleway Black" w:hAnsi="Raleway Black"/>
       <w:b/>
       <w:bCs/>
       <w:caps/>
       <w:spacing w:val="10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
-[...2 lines deleted...]
-    <w:link w:val="Title"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KonuBalChar">
+    <w:name w:val="Konu Başlığı Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="KonuBal"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="000D0D37"/>
     <w:rPr>
       <w:rFonts w:ascii="Raleway Black" w:hAnsi="Raleway Black"/>
       <w:b/>
       <w:bCs/>
       <w:caps/>
       <w:spacing w:val="10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="BalonMetni">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:link w:val="BalonMetniChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CF0523"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...2 lines deleted...]
-    <w:link w:val="BalloonText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalonMetniChar">
+    <w:name w:val="Balon Metni Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="BalonMetni"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF0523"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Balk1Char">
+    <w:name w:val="Başlık 1 Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Balk1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="001324CE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00037DFC"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="TabloKlavuzu">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00037DFC"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Balk3Char">
+    <w:name w:val="Başlık 3 Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Balk3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="009A6E16"/>
     <w:rPr>
       <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
       <w:caps/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
       <w:spacing w:val="15"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Balk5Char">
+    <w:name w:val="Başlık 5 Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Balk5"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="002E6300"/>
     <w:rPr>
       <w:caps/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="10"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Balk2Char">
+    <w:name w:val="Başlık 2 Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Balk2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00F05797"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
       <w:b/>
       <w:smallCaps/>
       <w:spacing w:val="15"/>
       <w:shd w:val="clear" w:color="auto" w:fill="F7E22C"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="hps">
     <w:name w:val="hps"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:rsid w:val="00F91F93"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="shorttext">
     <w:name w:val="short_text"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:rsid w:val="00F91F93"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="st">
     <w:name w:val="st"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:rsid w:val="00F91F93"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Balk4Char">
+    <w:name w:val="Başlık 4 Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Balk4"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="002E6300"/>
     <w:rPr>
       <w:caps/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="10"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="ListeParagraf">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="ListParagraphChar"/>
+    <w:link w:val="ListeParagrafChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="002E6300"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:ind w:left="426" w:hanging="426"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="atn">
     <w:name w:val="atn"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:rsid w:val="0032262E"/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Kpr">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000B1780"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading6"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Balk6Char">
+    <w:name w:val="Başlık 6 Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Balk6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="002E6300"/>
     <w:rPr>
       <w:caps/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="10"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading7"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Balk7Char">
+    <w:name w:val="Başlık 7 Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Balk7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002E6300"/>
     <w:rPr>
       <w:caps/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="10"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Balk8Char">
+    <w:name w:val="Başlık 8 Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Balk8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002E6300"/>
     <w:rPr>
       <w:caps/>
       <w:spacing w:val="10"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Balk9Char">
+    <w:name w:val="Başlık 9 Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Balk9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002E6300"/>
     <w:rPr>
       <w:i/>
       <w:caps/>
       <w:spacing w:val="10"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Caption">
+  <w:style w:type="paragraph" w:styleId="ResimYazs">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002E6300"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
+  <w:style w:type="paragraph" w:styleId="Altyaz">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="SubtitleChar"/>
+    <w:link w:val="AltyazChar"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00BC526B"/>
     <w:pPr>
       <w:spacing w:after="1000" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Raleway SemiBold" w:hAnsi="Raleway SemiBold"/>
       <w:b/>
       <w:bCs/>
       <w:spacing w:val="10"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
-[...2 lines deleted...]
-    <w:link w:val="Subtitle"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AltyazChar">
+    <w:name w:val="Altyazı Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Altyaz"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="00BC526B"/>
     <w:rPr>
       <w:rFonts w:ascii="Raleway SemiBold" w:hAnsi="Raleway SemiBold"/>
       <w:b/>
       <w:bCs/>
       <w:spacing w:val="10"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Strong">
+  <w:style w:type="character" w:styleId="Gl">
     <w:name w:val="Strong"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="002E6300"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Emphasis">
+  <w:style w:type="character" w:styleId="Vurgu">
     <w:name w:val="Emphasis"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="002E6300"/>
     <w:rPr>
       <w:caps/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NoSpacing">
+  <w:style w:type="paragraph" w:styleId="AralkYok">
     <w:name w:val="No Spacing"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="NoSpacingChar"/>
+    <w:link w:val="AralkYokChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="002E6300"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="NoSpacingChar">
-[...2 lines deleted...]
-    <w:link w:val="NoSpacing"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AralkYokChar">
+    <w:name w:val="Aralık Yok Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="AralkYok"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="002E6300"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Quote">
+  <w:style w:type="paragraph" w:styleId="Alnt">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="QuoteChar"/>
+    <w:link w:val="AlntChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="002E6300"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
-[...2 lines deleted...]
-    <w:link w:val="Quote"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AlntChar">
+    <w:name w:val="Alıntı Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Alnt"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="002E6300"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+  <w:style w:type="paragraph" w:styleId="GlAlnt">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="IntenseQuoteChar"/>
+    <w:link w:val="GlAlntChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="002E6300"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="4F81BD" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="4" w:space="10" w:color="4F81BD" w:themeColor="accent1"/>
       </w:pBdr>
       <w:spacing w:after="0"/>
       <w:ind w:left="1296" w:right="1152"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
-[...2 lines deleted...]
-    <w:link w:val="IntenseQuote"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="GlAlntChar">
+    <w:name w:val="Güçlü Alıntı Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="GlAlnt"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="002E6300"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SubtleEmphasis">
+  <w:style w:type="character" w:styleId="HafifVurgulama">
     <w:name w:val="Subtle Emphasis"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
     <w:rsid w:val="002E6300"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseEmphasis">
+  <w:style w:type="character" w:styleId="GlVurgulama">
     <w:name w:val="Intense Emphasis"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="002E6300"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:caps/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
       <w:spacing w:val="10"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SubtleReference">
+  <w:style w:type="character" w:styleId="HafifBavuru">
     <w:name w:val="Subtle Reference"/>
     <w:uiPriority w:val="31"/>
     <w:qFormat/>
     <w:rsid w:val="002E6300"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseReference">
+  <w:style w:type="character" w:styleId="GlBavuru">
     <w:name w:val="Intense Reference"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="002E6300"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:caps/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BookTitle">
+  <w:style w:type="character" w:styleId="KitapBal">
     <w:name w:val="Book Title"/>
     <w:uiPriority w:val="33"/>
     <w:qFormat/>
     <w:rsid w:val="002E6300"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:spacing w:val="9"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOCHeading">
+  <w:style w:type="paragraph" w:styleId="TBal">
     <w:name w:val="TOC Heading"/>
-    <w:basedOn w:val="Heading1"/>
+    <w:basedOn w:val="Balk1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002E6300"/>
     <w:pPr>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
+  <w:style w:type="table" w:styleId="OrtaGlgeleme1-Vurgu1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="002E6300"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
@@ -4953,53 +4993,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightList-Accent1">
+  <w:style w:type="table" w:styleId="AkListe-Vurgu1">
     <w:name w:val="Light List Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00D322E4"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
@@ -5040,56 +5080,56 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="alt-edited">
     <w:name w:val="alt-edited"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:rsid w:val="000564DE"/>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumShading2-Accent1">
+  <w:style w:type="table" w:styleId="OrtaGlgeleme2-Vurgu1">
     <w:name w:val="Medium Shading 2 Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="64"/>
     <w:rsid w:val="005E1AA5"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -5185,53 +5225,53 @@
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightGrid-Accent1">
+  <w:style w:type="table" w:styleId="AkKlavuz-Vurgu1">
     <w:name w:val="Light Grid Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00A006B2"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
@@ -5310,74 +5350,74 @@
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
     <w:name w:val="Table Grid1"/>
-    <w:basedOn w:val="TableNormal"/>
-    <w:next w:val="TableGrid"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:next w:val="TabloKlavuzu"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00DD66EE"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent61">
     <w:name w:val="List Table 7 Colorful - Accent 61"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="52"/>
     <w:rsid w:val="000F7BDF"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
@@ -5456,51 +5496,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent11">
     <w:name w:val="Grid Table 5 Dark - Accent 11"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="50"/>
     <w:rsid w:val="00527313"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
@@ -5560,79 +5600,79 @@
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
+  <w:style w:type="paragraph" w:styleId="Dzeltme">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="006A69E4"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC1">
+  <w:style w:type="paragraph" w:styleId="T1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006A69E4"/>
     <w:pPr>
       <w:spacing w:after="100"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="GridTable1Light-Accent1">
+  <w:style w:type="table" w:styleId="KlavuzTablo1Ak-Vurgu1">
     <w:name w:val="Grid Table 1 Light Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="46"/>
     <w:rsid w:val="00320BFA"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="B8CCE4" w:themeColor="accent1" w:themeTint="66"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="B8CCE4" w:themeColor="accent1" w:themeTint="66"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B8CCE4" w:themeColor="accent1" w:themeTint="66"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="B8CCE4" w:themeColor="accent1" w:themeTint="66"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B8CCE4" w:themeColor="accent1" w:themeTint="66"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B8CCE4" w:themeColor="accent1" w:themeTint="66"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -5643,491 +5683,491 @@
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="double" w:sz="2" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TOCHeading0">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TOCHeading">
     <w:name w:val="TOC_Heading"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TOCHeadingChar"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="00E13B88"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TOCHeadingChar">
     <w:name w:val="TOC_Heading Char"/>
-    <w:basedOn w:val="Heading1Char"/>
-    <w:link w:val="TOCHeading0"/>
+    <w:basedOn w:val="Balk1Char"/>
+    <w:link w:val="TOCHeading"/>
     <w:rsid w:val="00E13B88"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps w:val="0"/>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
+  <w:style w:type="character" w:styleId="YerTutucuMetni">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B545FE"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC2">
+  <w:style w:type="paragraph" w:styleId="T2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="200"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC3">
+  <w:style w:type="paragraph" w:styleId="T3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="400"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC4">
+  <w:style w:type="paragraph" w:styleId="T4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="600"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char1">
     <w:name w:val="Heading 1 Char1"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char1">
     <w:name w:val="Heading 2 Char1"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char1">
     <w:name w:val="Heading 5 Char1"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="stBilgi">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:link w:val="stBilgiChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:before="0" w:after="120" w:line="252" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="stBilgiChar">
+    <w:name w:val="Üst Bilgi Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="stBilgi"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:rFonts w:ascii="Raleway" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Raleway" w:cstheme="majorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="AltBilgi">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:link w:val="AltBilgiChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:before="0" w:after="120" w:line="252" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AltBilgiChar">
+    <w:name w:val="Alt Bilgi Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="AltBilgi"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:rFonts w:ascii="Raleway" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Raleway" w:cstheme="majorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar1">
     <w:name w:val="Subtitle Char1"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SubHeader">
     <w:name w:val="SubHeader"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="120" w:line="252" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:i/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar1">
     <w:name w:val="Title Char1"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="984806" w:themeColor="accent6" w:themeShade="80"/>
       <w:spacing w:val="5"/>
       <w:kern w:val="28"/>
       <w:sz w:val="96"/>
       <w:szCs w:val="52"/>
       <w:lang w:val="sl-SI"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bibliography">
+  <w:style w:type="paragraph" w:styleId="Kaynaka">
     <w:name w:val="Bibliography"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="37"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
       <w:ind w:left="720" w:hanging="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="longtext">
     <w:name w:val="long_text"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:rsid w:val="00006A8B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ZnakZnakCharCharZnakZnakCharCharZnakZnakCharChar">
     <w:name w:val="Znak Znak Char Char Znak Znak Char Char Znak Znak Char Char"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
+  <w:style w:type="character" w:styleId="AklamaBavurusu">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
+  <w:style w:type="paragraph" w:styleId="AklamaMetni">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
+    <w:link w:val="AklamaMetniChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AklamaMetniChar">
+    <w:name w:val="Açıklama Metni Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="AklamaMetni"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:rFonts w:ascii="Raleway" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Raleway" w:cstheme="majorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentSubject"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AklamaKonusuChar">
+    <w:name w:val="Açıklama Konusu Char"/>
+    <w:basedOn w:val="AklamaMetniChar"/>
+    <w:link w:val="AklamaKonusu"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:rFonts w:ascii="Raleway" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Raleway" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
+  <w:style w:type="paragraph" w:styleId="AklamaKonusu">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="CommentText"/>
-[...1 lines deleted...]
-    <w:link w:val="CommentSubjectChar"/>
+    <w:basedOn w:val="AklamaMetni"/>
+    <w:next w:val="AklamaMetni"/>
+    <w:link w:val="AklamaKonusuChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar1">
     <w:name w:val="Comment Subject Char1"/>
-    <w:basedOn w:val="CommentTextChar"/>
+    <w:basedOn w:val="AklamaMetniChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:rFonts w:ascii="Raleway" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Raleway" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent2Char">
-[...2 lines deleted...]
-    <w:link w:val="BodyTextIndent2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="GvdeMetniGirintisi2Char">
+    <w:name w:val="Gövde Metni Girintisi 2 Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="GvdeMetniGirintisi2"/>
     <w:semiHidden/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times" w:eastAsia="HdrGaramond-Regular" w:hAnsi="Times"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
+  <w:style w:type="paragraph" w:styleId="GvdeMetniGirintisi2">
     <w:name w:val="Body Text Indent 2"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextIndent2Char"/>
+    <w:link w:val="GvdeMetniGirintisi2Char"/>
     <w:semiHidden/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:overflowPunct w:val="0"/>
       <w:spacing w:before="0" w:after="120" w:line="252" w:lineRule="auto"/>
       <w:ind w:firstLine="340"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times" w:eastAsia="HdrGaramond-Regular" w:hAnsi="Times"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent2Char1">
     <w:name w:val="Body Text Indent 2 Char1"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="p1a">
     <w:name w:val="p1a"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="p1aChar"/>
     <w:semiHidden/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:overflowPunct w:val="0"/>
       <w:spacing w:before="0" w:after="120" w:line="312" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="majorBidi"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="p1aChar">
     <w:name w:val="p1a Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="p1a"/>
     <w:semiHidden/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:rFonts w:ascii="Raleway" w:eastAsia="Times New Roman" w:hAnsi="Raleway" w:cstheme="majorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pa0">
     <w:name w:val="Pa0"/>
     <w:basedOn w:val="Default"/>
     <w:next w:val="Default"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:spacing w:before="0" w:line="241" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="PF Centro Sans Pro Thin" w:hAnsi="PF Centro Sans Pro Thin" w:cstheme="minorBidi"/>
       <w:color w:val="auto"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
@@ -6156,65 +6196,65 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Ciljikoraka">
     <w:name w:val="Cilji koraka"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CiljikorakaChar"/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="18" w:space="1" w:color="auto"/>
         <w:bottom w:val="single" w:sz="18" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="0" w:after="120" w:line="252" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar2">
     <w:name w:val="Title Char2"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
       <w:kern w:val="28"/>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightList-Accent3">
+  <w:style w:type="table" w:styleId="AkListe-Vurgu3">
     <w:name w:val="Light List Accent 3"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
@@ -6258,53 +6298,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumShading2-Accent3">
+  <w:style w:type="table" w:styleId="OrtaGlgeleme2-Vurgu3">
     <w:name w:val="Medium Shading 2 Accent 3"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="64"/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
@@ -6404,102 +6444,102 @@
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="HTMLPreformatted">
+  <w:style w:type="paragraph" w:styleId="HTMLncedenBiimlendirilmi">
     <w:name w:val="HTML Preformatted"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HTMLPreformattedChar"/>
+    <w:link w:val="HTMLncedenBiimlendirilmiChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="916"/>
         <w:tab w:val="left" w:pos="1832"/>
         <w:tab w:val="left" w:pos="2748"/>
         <w:tab w:val="left" w:pos="3664"/>
         <w:tab w:val="left" w:pos="4580"/>
         <w:tab w:val="left" w:pos="5496"/>
         <w:tab w:val="left" w:pos="6412"/>
         <w:tab w:val="left" w:pos="7328"/>
         <w:tab w:val="left" w:pos="8244"/>
         <w:tab w:val="left" w:pos="9160"/>
         <w:tab w:val="left" w:pos="10076"/>
         <w:tab w:val="left" w:pos="10992"/>
         <w:tab w:val="left" w:pos="11908"/>
         <w:tab w:val="left" w:pos="12824"/>
         <w:tab w:val="left" w:pos="13740"/>
         <w:tab w:val="left" w:pos="14656"/>
       </w:tabs>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HTMLPreformattedChar">
-[...2 lines deleted...]
-    <w:link w:val="HTMLPreformatted"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HTMLncedenBiimlendirilmiChar">
+    <w:name w:val="HTML Önceden Biçimlendirilmiş Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="HTMLncedenBiimlendirilmi"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightShading-Accent3">
+  <w:style w:type="table" w:styleId="AkGlgeleme-Vurgu3">
     <w:name w:val="Light Shading Accent 3"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
@@ -6551,53 +6591,53 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightGrid-Accent3">
+  <w:style w:type="table" w:styleId="AkKlavuz-Vurgu3">
     <w:name w:val="Light Grid Accent 3"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -6697,240 +6737,240 @@
           <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Notes">
     <w:name w:val="Notes"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="NotesChar"/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:before="0" w:after="120" w:line="252" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NotesChar">
     <w:name w:val="Notes Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="Notes"/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:rFonts w:ascii="Raleway" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Raleway" w:cstheme="majorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Preglednica">
     <w:name w:val="Preglednica"/>
     <w:next w:val="Normal"/>
     <w:link w:val="PreglednicaChar"/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PreglednicaChar">
     <w:name w:val="Preglednica Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="Preglednica"/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Slika">
     <w:name w:val="Slika"/>
     <w:link w:val="SlikaChar"/>
     <w:autoRedefine/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SlikaChar">
     <w:name w:val="Slika Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="Slika"/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabelaLevo">
     <w:name w:val="Tabela Levo"/>
-    <w:basedOn w:val="Title"/>
+    <w:basedOn w:val="KonuBal"/>
     <w:link w:val="TabelaLevoChar"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:before="0" w:after="360" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:caps w:val="0"/>
       <w:spacing w:val="-7"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListSmall">
     <w:name w:val="List Small"/>
-    <w:basedOn w:val="ListParagraph"/>
+    <w:basedOn w:val="ListeParagraf"/>
     <w:link w:val="ListSmallChar"/>
     <w:qFormat/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:before="0" w:after="120" w:line="252" w:lineRule="auto"/>
       <w:ind w:left="426" w:hanging="426"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabelaLevoChar">
     <w:name w:val="Tabela Levo Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="TabelaLevo"/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:rFonts w:ascii="Raleway" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Raleway" w:cstheme="majorBidi"/>
       <w:spacing w:val="-7"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
-[...2 lines deleted...]
-    <w:link w:val="ListParagraph"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListeParagrafChar">
+    <w:name w:val="Liste Paragraf Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="ListeParagraf"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListSmallChar">
     <w:name w:val="List Small Char"/>
-    <w:basedOn w:val="ListParagraphChar"/>
+    <w:basedOn w:val="ListeParagrafChar"/>
     <w:link w:val="ListSmall"/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
+  <w:style w:type="character" w:styleId="zlenenKpr">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="f21">
     <w:name w:val="f21"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:rsid w:val="00006A8B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BulletItem">
     <w:name w:val="Bullet Item"/>
     <w:basedOn w:val="Normal"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="360"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="0" w:after="0" w:line="312" w:lineRule="auto"/>
       <w:ind w:left="360" w:hanging="360"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="ListTable3-Accent1">
+  <w:style w:type="table" w:styleId="ListeTablo3-Vurgu1">
     <w:name w:val="List Table 3 Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="48"/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
@@ -7009,53 +7049,53 @@
         <w:tcBorders>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="double" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="double" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="GridTable4-Accent1">
+  <w:style w:type="table" w:styleId="KlavuzuTablo4-Vurgu1">
     <w:name w:val="Grid Table 4 Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="49"/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
@@ -7086,323 +7126,323 @@
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
+  <w:style w:type="character" w:styleId="zmlenmeyenBahsetme">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB" w:eastAsia="sl-SI"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NamigiNaslov">
     <w:name w:val="Namigi_Naslov"/>
-    <w:basedOn w:val="Heading5"/>
+    <w:basedOn w:val="Balk5"/>
     <w:link w:val="NamigiNaslovChar"/>
     <w:qFormat/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:keepNext/>
       <w:pBdr>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="200" w:after="160" w:line="252" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Raleway Medium" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Raleway Medium" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:caps w:val="0"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NamigiNaslovChar">
     <w:name w:val="Namigi_Naslov Char"/>
-    <w:basedOn w:val="Heading5Char"/>
+    <w:basedOn w:val="Balk5Char"/>
     <w:link w:val="NamigiNaslov"/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:rFonts w:ascii="Raleway Medium" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Raleway Medium" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:caps w:val="0"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="10"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGridLight">
+  <w:style w:type="table" w:styleId="TabloKlavuzuAk">
     <w:name w:val="Grid Table Light"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="40"/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+  <w:style w:type="paragraph" w:styleId="DipnotMetni">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:link w:val="DipnotMetniChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
-[...2 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DipnotMetniChar">
+    <w:name w:val="Dipnot Metni Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="DipnotMetni"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:rFonts w:ascii="Raleway" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Raleway" w:cstheme="majorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="DipnotBavurusu">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC5">
+  <w:style w:type="paragraph" w:styleId="T5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:before="0" w:after="0" w:line="252" w:lineRule="auto"/>
       <w:ind w:left="600"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC6">
+  <w:style w:type="paragraph" w:styleId="T6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:before="0" w:after="0" w:line="252" w:lineRule="auto"/>
       <w:ind w:left="800"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC7">
+  <w:style w:type="paragraph" w:styleId="T7">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:before="0" w:after="0" w:line="252" w:lineRule="auto"/>
       <w:ind w:left="1000"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC8">
+  <w:style w:type="paragraph" w:styleId="T8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:before="0" w:after="0" w:line="252" w:lineRule="auto"/>
       <w:ind w:left="1200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC9">
+  <w:style w:type="paragraph" w:styleId="T9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:before="0" w:after="0" w:line="252" w:lineRule="auto"/>
       <w:ind w:left="1400"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Content">
     <w:name w:val="Content"/>
-    <w:basedOn w:val="Heading1"/>
+    <w:basedOn w:val="Balk1"/>
     <w:link w:val="ContentChar"/>
     <w:qFormat/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:keepNext/>
       <w:pBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       <w:spacing w:before="480" w:after="300" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Raleway Black" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Raleway Black" w:cstheme="majorBidi"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:smallCaps w:val="0"/>
       <w:color w:val="auto"/>
       <w:spacing w:val="0"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ContentChar">
     <w:name w:val="Content Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="Content"/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:rFonts w:ascii="Raleway Black" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Raleway Black" w:cstheme="majorBidi"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TableofFigures">
+  <w:style w:type="paragraph" w:styleId="ekillerTablosu">
     <w:name w:val="table of figures"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:before="0" w:after="0" w:line="252" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="30Headline">
     <w:name w:val="30 Headline"/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
@@ -7446,76 +7486,76 @@
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:color w:val="1F497D" w:themeColor="text2"/>
       <w:sz w:val="28"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Poudarjenobesedilo">
     <w:name w:val="Poudarjeno besedilo"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Poudarjeniznakibesedila"/>
     <w:qFormat/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:b/>
       <w:color w:val="1F497D" w:themeColor="text2"/>
       <w:sz w:val="28"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Znakivvsebini">
     <w:name w:val="Znaki v vsebini"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="Vsebina"/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:color w:val="1F497D" w:themeColor="text2"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Poudarjeniznakibesedila">
     <w:name w:val="Poudarjeni znaki besedila"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="Poudarjenobesedilo"/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:b/>
       <w:color w:val="1F497D" w:themeColor="text2"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="GridTable5Dark-Accent4">
+  <w:style w:type="table" w:styleId="KlavuzTablo5Koyu-Vurgu4">
     <w:name w:val="Grid Table 5 Dark Accent 4"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="50"/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
@@ -7576,53 +7616,53 @@
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="ListTable3-Accent4">
+  <w:style w:type="table" w:styleId="ListeTablo3-Vurgu4">
     <w:name w:val="List Table 3 Accent 4"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="48"/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
@@ -7701,53 +7741,53 @@
         <w:tcBorders>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="double" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="double" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="GridTable4-Accent4">
+  <w:style w:type="table" w:styleId="KlavuzuTablo4-Vurgu4">
     <w:name w:val="Grid Table 4 Accent 4"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="49"/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C7" w:themeColor="accent4" w:themeTint="99"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="B2A1C7" w:themeColor="accent4" w:themeTint="99"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C7" w:themeColor="accent4" w:themeTint="99"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C7" w:themeColor="accent4" w:themeTint="99"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B2A1C7" w:themeColor="accent4" w:themeTint="99"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B2A1C7" w:themeColor="accent4" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
@@ -7798,107 +7838,107 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Chapterobjectives">
     <w:name w:val="Chapter_objectives"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="ChapterobjectivesChar"/>
     <w:qFormat/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Raleway ExtraBold" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Raleway ExtraBold" w:cstheme="majorBidi"/>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:lang w:val="en-GB" w:eastAsia="sl-SI"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CiljikorakaChar">
     <w:name w:val="Cilji koraka Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="Ciljikoraka"/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:rFonts w:ascii="Raleway" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Raleway" w:cstheme="majorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ChapterobjectivesChar">
     <w:name w:val="Chapter_objectives Char"/>
     <w:basedOn w:val="CiljikorakaChar"/>
     <w:link w:val="Chapterobjectives"/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:rFonts w:ascii="Raleway ExtraBold" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Raleway ExtraBold" w:cstheme="majorBidi"/>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="sl-SI"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="glossarytitle">
     <w:name w:val="glossary_title"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="glossarytitleChar"/>
     <w:qFormat/>
     <w:rsid w:val="00006A8B"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:before="160" w:after="60" w:line="252" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Raleway ExtraBold" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Raleway ExtraBold" w:cstheme="majorBidi"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="glossarytitleChar">
     <w:name w:val="glossary_title Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="glossarytitle"/>
     <w:rsid w:val="00006A8B"/>
     <w:rPr>
       <w:rFonts w:ascii="Raleway ExtraBold" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Raleway ExtraBold" w:cstheme="majorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="ListTable3-Accent3">
+  <w:style w:type="table" w:styleId="ListeTablo3-Vurgu3">
     <w:name w:val="List Table 3 Accent 3"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="48"/>
     <w:rsid w:val="0027647F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
       </w:tcPr>
@@ -7976,53 +8016,53 @@
         <w:tcBorders>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="double" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="double" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="GridTable5Dark-Accent3">
+  <w:style w:type="table" w:styleId="KlavuzTablo5Koyu-Vurgu3">
     <w:name w:val="Grid Table 5 Dark Accent 3"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="50"/>
     <w:rsid w:val="00F82F09"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
@@ -8082,53 +8122,53 @@
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="GridTable4-Accent3">
+  <w:style w:type="table" w:styleId="KlavuzuTablo4-Vurgu3">
     <w:name w:val="Grid Table 4 Accent 3"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="49"/>
     <w:rsid w:val="009F5025"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="C2D69B" w:themeColor="accent3" w:themeTint="99"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="C2D69B" w:themeColor="accent3" w:themeTint="99"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C2D69B" w:themeColor="accent3" w:themeTint="99"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="C2D69B" w:themeColor="accent3" w:themeTint="99"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C2D69B" w:themeColor="accent3" w:themeTint="99"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C2D69B" w:themeColor="accent3" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -8158,53 +8198,53 @@
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="ListTable4-Accent3">
+  <w:style w:type="table" w:styleId="ListeTablo4-Vurgu3">
     <w:name w:val="List Table 4 Accent 3"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="49"/>
     <w:rsid w:val="009F5025"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="C2D69B" w:themeColor="accent3" w:themeTint="99"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="C2D69B" w:themeColor="accent3" w:themeTint="99"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C2D69B" w:themeColor="accent3" w:themeTint="99"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="C2D69B" w:themeColor="accent3" w:themeTint="99"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C2D69B" w:themeColor="accent3" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -9066,51 +9106,51 @@
           <w:divsChild>
             <w:div w:id="363797799">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -9375,102 +9415,106 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006E9117465F9CD24BA0B544C43CEA1B4D" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="040c8523ed914ebf9983982bb4202c32">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e102abe9-fb4f-4de3-8bfb-c3b027a6c421" xmlns:ns3="5ab56b73-d6a6-4668-b3c2-7ae7fc70f318" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ee44eb74592fb8bc193e43f6f40ffd9c" ns2:_="" ns3:_="">
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\ISO690.XSL" StyleName="ISO 690 - First Element and Date"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Belge" ma:contentTypeID="0x0101006E9117465F9CD24BA0B544C43CEA1B4D" ma:contentTypeVersion="12" ma:contentTypeDescription="Yeni belge oluşturun." ma:contentTypeScope="" ma:versionID="ad7045247c71a96019a0ab86f5a94d2f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e102abe9-fb4f-4de3-8bfb-c3b027a6c421" xmlns:ns3="5ab56b73-d6a6-4668-b3c2-7ae7fc70f318" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c73e0cd91a45f3f2ded686adbf0b8d31" ns2:_="" ns3:_="">
     <xsd:import namespace="e102abe9-fb4f-4de3-8bfb-c3b027a6c421"/>
     <xsd:import namespace="5ab56b73-d6a6-4668-b3c2-7ae7fc70f318"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e102abe9-fb4f-4de3-8bfb-c3b027a6c421" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f52b408e-820a-469d-ba60-de24c1fbd8db" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Resim Etiketleri" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f52b408e-820a-469d-ba60-de24c1fbd8db" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
@@ -9485,52 +9529,52 @@
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="5ab56b73-d6a6-4668-b3c2-7ae7fc70f318" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{d756371e-5763-4896-82e1-0614b212b5e5}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="5ab56b73-d6a6-4668-b3c2-7ae7fc70f318">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="İçerik Türü"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Başlık"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -9575,147 +9619,128 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="5ab56b73-d6a6-4668-b3c2-7ae7fc70f318" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="e102abe9-fb4f-4de3-8bfb-c3b027a6c421">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D053F68-D0BD-4512-8A83-07F92523BC64}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09D06382-0FF9-4A73-AC72-78AB73F9627A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D15C599-83EA-44E8-8BBD-81B287AFA57B}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9D238D97-C25E-45D8-9FCC-CDD819C9E164}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="5ab56b73-d6a6-4668-b3c2-7ae7fc70f318"/>
     <ds:schemaRef ds:uri="e102abe9-fb4f-4de3-8bfb-c3b027a6c421"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B09198C7-4706-4D4C-BE08-469B58DDA631}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>318</Words>
-  <Characters>1817</Characters>
+  <Words>319</Words>
+  <Characters>1822</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2131</CharactersWithSpaces>
+  <CharactersWithSpaces>2137</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Damjan Krajnc</dc:creator>
   <cp:keywords>, docId:035BA88DA28DDD1B401152B4A7D1B2ED</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>ab30c395-705f-45a0-98a2-237e441fd954</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x0101006E9117465F9CD24BA0B544C43CEA1B4D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="docLang">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="docLang">
     <vt:lpwstr>de</vt:lpwstr>
   </property>
 </Properties>
 </file>